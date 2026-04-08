--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -665,610 +665,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Changes Associated With Sperm Fertilizing Ability in Meat-Type Roosters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein palmitoylation in bovine ovarian follicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Aurélie Marestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soler</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thélie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.655866⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (21), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222111757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213124v1</w:t>
+                <w:t xml:space="preserve">hal-03457402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of MALDI-TOF mass spectrometry to explore the peptidome and proteome of in-vitro produced bovine embryos pre-exposed to oviduct fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic Changes Associated With Sperm Fertilizing Ability in Meat-Type Roosters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Banliat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+                <w:t xml:space="preserve">Aurore Thélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Guyonnet</w:t>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.repbio.2021.100545⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.655866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511989v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The defibrillation conundrum: new insights into the mechanisms of shock-related myocardial injury sustained from a life-saving therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of MALDI-TOF mass spectrometry to explore the peptidome and proteome of in-vitro produced bovine embryos pre-exposed to oviduct fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bodin</w:t>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roger</w:t>
+                <w:t xml:space="preserve">Benoît Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22095003⟩</w:t>
+              <w:t xml:space="preserve">Reproductive biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.repbio.2021.100545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03741929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein palmitoylation in bovine ovarian follicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">The defibrillation conundrum: new insights into the mechanisms of shock-related myocardial injury sustained from a life-saving therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clementy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Sebastien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (21), pp.1-27. </w:t>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222111757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22095003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03457402v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic alterations in peripheral neutrophils from cystic fibrosis newborn piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,295 +1473,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute pathophysiological myocardial changes following intra-cardiac electrical shocks using a proteomic approach in a sheep model</w:t>
+                <w:t xml:space="preserve">Identification of 56 Proteins Involved in Embryo–Maternal Interactions in the Bovine Oviduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bodin</w:t>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasco</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77346-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21020466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151051v1</w:t>
+                <w:t xml:space="preserve">hal-02448383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of 56 Proteins Involved in Embryo–Maternal Interactions in the Bovine Oviduct</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Acute pathophysiological myocardial changes following intra-cardiac electrical shocks using a proteomic approach in a sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+                <w:t xml:space="preserve">Hélène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (2), 17 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.20252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21020466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77346-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448383v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-nerve growth factor stimulates spontaneous electrical activity of in vitro embryonic mouse GnRH neurons through a P75 mediated-mechanism</w:t>
               </w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2015,51 +2015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage-dependent changes in oviductal phospholipid profiles throughout the estrous cycle in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,51 +2067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, pp.65-72. </w:t>
@@ -2411,429 +2411,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder of Sperm Proteins protect ram spermatozoa from freeze-thaw damage</w:t>
+                <w:t xml:space="preserve">Binder of Sperm Proteins 1 and 5 have contrasting effects on the capacitation of ram spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Pinia</w:t>
+                <w:t xml:space="preserve">Taylor Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiri Farmer</w:t>
+                <w:t xml:space="preserve">Simon P de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, pp.78-87. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.765-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioy032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625187v1</w:t>
+                <w:t xml:space="preserve">hal-02626316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder of Sperm Proteins 1 and 5 have contrasting effects on the capacitation of ram spermatozoa</w:t>
+                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Pini</w:t>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon P de Graaf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioy032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626316v1</w:t>
+                <w:t xml:space="preserve">hal-02628741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binder of Sperm Proteins protect ram spermatozoa from freeze-thaw damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Seyer</w:t>
+                <w:t xml:space="preserve">Taylor Pinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Kiri Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (10), pp.3261. </w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.78-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628741v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroanatomical connections between kisspeptin neurones and somatostatin neurones in the female and male rat hypothalamus: A possible involvement of SSTR1 in kisspeptin release</w:t>
               </w:r>
@@ -2962,51 +2962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry on single bovine oocyte and follicular cells combined with top-down proteomics: A novel approach to characterise markers of oocyte maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bouguereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,299 +3077,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid mechanisms of action on the bovine oocyte-cumulus complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Corbin</w:t>
+                <w:t xml:space="preserve">Data on endogenous bovine ovarian follicular cells peptides and small proteins obtained through Top-down High Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bouguereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13048-017-0370-z⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620045v1</w:t>
+                <w:t xml:space="preserve">hal-01607432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on endogenous bovine ovarian follicular cells peptides and small proteins obtained through Top-down High Resolution Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Spina</w:t>
+                <w:t xml:space="preserve">Docosahexaenoic acid mechanisms of action on the bovine oocyte-cumulus complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.175-179. </w:t>
+              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13048-017-0370-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01607432v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the epidermal growth factor receptor as the receptor for Salmonella Rck–dependent invasion</w:t>
               </w:r>
@@ -3528,64 +3528,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.1998-2010. </w:t>
@@ -3757,51 +3757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on endogenous chicken sperm peptides and small proteins obtained through Top-Down High Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.1421-1425. </w:t>
@@ -3895,51 +3895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiod affects the cerebrospinal fluid proteome: a comparison between short day- and long day-treated ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4068,51 +4068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Belleannee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4176,51 +4176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative peptidomic and proteomic approaches to phenotyping chicken semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,51 +4310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI Mass Spectrometry Imaging of lipids and gene expression reveals differences in fatty acid metabolism between follicular compartments in porcine ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4444,90 +4444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative omics strategy to assess the germ cell secretome and to decipher Sertoli-germ cell crosstalk in the mammalian testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwen Hernio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.1-12. </w:t>
@@ -4578,51 +4578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data for chicken semen proteome and label free quantitative analyses displaying sperm quality biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (4), pp.197-210. </w:t>
@@ -5590,51 +5590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6123,51 +6123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Clausell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Ibntaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6337,286 +6337,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Becker</w:t>
+                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.1-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752742v1</w:t>
+                <w:t xml:space="preserve">hal-04179828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179828v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
@@ -6721,164 +6721,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting mycotoxin toxicity using mass-spectrometry profiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Proteomic changes associated with sperm fertilizing ability in meat type roosters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Mycotoxin Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SRF Fertility 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354731v1</w:t>
+                <w:t xml:space="preserve">hal-03163982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular And Functional Characterization Of Extracellular Vesicles Released By A Lymphocyte Line Transformed By Marek's Disease Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6887,232 +6891,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Marek’s Disease and Avian Herpes Virus -Congrès virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Guelph, Jun 2021, Guelph - Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic changes associated with sperm fertilizing ability in meat type roosters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Predicting mycotoxin toxicity using mass-spectrometry profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRF Fertility 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">42. Mycotoxin Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163982v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of mass spectrometry analyses on ovarian follicular components to search for oocyte quality markers in cows</w:t>
               </w:r>
@@ -7219,90 +7219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phenotyping of intestinal epithelial cells exposed to mycotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Lahjouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7344,51 +7344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7396,51 +7396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
@@ -7508,51 +7508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7594,90 +7594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of lipid profiles and gene expression in granulosa and cumulus cells in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7838,277 +7838,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du récepteur de Rck impliqué dans l’entrée de Salmonella</w:t>
+                <w:t xml:space="preserve">Identification of the RCK receptor required for &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; cell invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5. ASM Conference on Salmonella</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Microbiology. USA., Aug 2016, Potsdam, Germany. 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741900v1</w:t>
+                <w:t xml:space="preserve">hal-02742712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the RCK receptor required for &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; cell invasion</w:t>
+                <w:t xml:space="preserve">Identification du récepteur de Rck impliqué dans l’entrée de Salmonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ayoub</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. ASM Conference on Salmonella</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Microbiology. USA., Aug 2016, Potsdam, Germany. 145 p</w:t>
+              <w:t xml:space="preserve">12. Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742712v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new molecular test for male fertility diagnosis: Intact cell MALDI-TOF MS on sperm</w:t>
               </w:r>
@@ -8133,51 +8133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8213,570 +8213,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICM-MS phenotyping in applied animal sciences: Two examples</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole sheep brain lipidomic analysis using MALDI-TOF mass spectrometry profiling and imagin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker Life Sciences User Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruker. FRA., Dec 2015, Paris, France. 18 diapositives</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793238v1</w:t>
+                <w:t xml:space="preserve">hal-02740513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancée dans les technologies de la reproduction aviaire à travers des méthodes peptido-protéomiques/Proteome differences between male and female chicken primordial germ cells (PGCs)</w:t>
+                <w:t xml:space="preserve">New proteomic tools for Reproductive Phenotyping, the male fowl fertility example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of CRB-Anim WP 2.2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Dec 2015, Nouzilly, France. 24 diapositives</w:t>
+              <w:t xml:space="preserve">CRB-Anim Biennal Seminar 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Feb 2015, Paris, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801921v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New proteomic tools for Reproductive Phenotyping, the male fowl fertility example</w:t>
+                <w:t xml:space="preserve">Avancée dans les technologies de la reproduction aviaire à travers des méthodes peptido-protéomiques/Proteome differences between male and female chicken primordial germ cells (PGCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB-Anim Biennal Seminar 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Feb 2015, Paris, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">Annual Meeting of CRB-Anim WP 2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Dec 2015, Nouzilly, France. 24 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741867v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate male fertility phenotyping is possible ! : The sperm intact cell MALDI-TOF MS approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Soler</w:t>
+                <w:t xml:space="preserve">ICM-MS phenotyping in applied animal sciences: Two examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Bruker Life Sciences User Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruker. FRA., Dec 2015, Paris, France. 18 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743142v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and female reproduction: role at the ovary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8808,350 +8808,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute Bretagne ( Rennes 2 ) (UR 2). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils in cystic fibrosis. Are they intrinsically defective?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Barc</w:t>
+                <w:t xml:space="preserve">Accurate male fertility phenotyping is possible ! : The sperm intact cell MALDI-TOF MS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2 p</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799967v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole sheep brain lipidomic analysis using MALDI-TOF mass spectrometry profiling and imagin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+                <w:t xml:space="preserve">Neutrophils in cystic fibrosis. Are they intrinsically defective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Migaud</w:t>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Batailler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740513v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken sperm cells MALDI-TOF profiling and TOP-DOWN protein identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9271,51 +9271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Showcase Meeting of Farm Animal Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Nov 2014, Milan, Italy</w:t>
@@ -9463,932 +9463,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
+                <w:t xml:space="preserve">Differential and quantitative analysis of bovine cumulus cells proteomes in relation to developmental potential of enclosed oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gaudin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744497v1</w:t>
+                <w:t xml:space="preserve">hal-02745234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling MALDI-TOF de cellules entières et identification de biomarqueurs de la qualité ovocytaire par Top Down</w:t>
+                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.100</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749864v1</w:t>
+                <w:t xml:space="preserve">hal-02744391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two label-free quantitative methods on ewe cerebrospinal fluid (CSF) proteome in regard with the control of seasonal reproduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746177v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745049v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses différentielles et quantitatives des protéomes de cellules de cumulus bovines en relation avec la compétence de l'ovocyte au développement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two label-free quantitative methods on ewe cerebrospinal fluid (CSF) proteome in regard with the control of seasonal reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lardic</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Skipor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.136</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745073v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
+                <w:t xml:space="preserve">Profiling MALDI-TOF de cellules entières et identification de biomarqueurs de la qualité ovocytaire par Top Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746042v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence phenotype of HBHA produced by &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; type C and S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 page</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805944v1</w:t>
+                <w:t xml:space="preserve">hal-02746042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10463,1467 +10463,1467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux méthodes quantitatives de spectrométrie de masse pour l'étude du protéome du liquide céphalo-rachidien de la brebis en relation avec le contrôle de la reproduction saisonnée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+                <w:t xml:space="preserve">Adherence phenotype of HBHA produced by &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; type C and S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). St Orens de Gameville, FRA., Oct 2012, Rouen, France. pp.93</w:t>
+              <w:t xml:space="preserve">PhD Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746205v1</w:t>
+                <w:t xml:space="preserve">hal-02805944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+                <w:t xml:space="preserve">Comparaison de deux méthodes quantitatives de spectrométrie de masse pour l'étude du protéome du liquide céphalo-rachidien de la brebis en relation avec le contrôle de la reproduction saisonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Skipor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). St Orens de Gameville, FRA., Oct 2012, Rouen, France. pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744407v1</w:t>
+                <w:t xml:space="preserve">hal-02746205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749522v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF profiling des fluides folliculaires de diverses espèces de mammifères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses différentielles et quantitatives des protéomes de cellules de cumulus bovines en relation avec la compétence de l'ovocyte au développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.133</w:t>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019051v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gaudin</w:t>
+                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747004v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down proteomic strategy to identify oocyte quality biomarkers revealed by intact cells MALDI-TOF profiling.</w:t>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745646v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI-TOF profiling des fluides folliculaires de diverses espèces de mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748673v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animals. Dublin, IRL., Aug 2012, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744391v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
+                <w:t xml:space="preserve">Top-down proteomic strategy to identify oocyte quality biomarkers revealed by intact cells MALDI-TOF profiling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750185v1</w:t>
+                <w:t xml:space="preserve">hal-02745646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of bovine cumulus cells proteomes in relation to developmental potential of enclosed oocyte</w:t>
+                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745234v1</w:t>
+                <w:t xml:space="preserve">hal-02748673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing the testicular germ cell secretome with &amp;quot;combinatorial omics&amp;quot;: a major breakthrough in deciphering the germ cell-sertoli cell dialogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+                <w:t xml:space="preserve">ICM-MS analysis to display specific protein interactions between cells (spermatozoa) and biologic fluid (seminal plasma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chalmel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Guillot</w:t>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hupo 2011. 10. World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747156v1</w:t>
+                <w:t xml:space="preserve">hal-02747162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11942,306 +11942,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in mammalian egg: integrative approach to study the oocyte quality</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accessing the testicular germ cell secretome with &amp;quot;combinatorial omics&amp;quot;: a major breakthrough in deciphering the germ cell-sertoli cell dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hemio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Hupo 2011. 10. World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745939v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing the testicular germ cell secretome with «combinatorial omics»: a major breakthrough in deciphering the germ cell-sertoli cell dialogue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in mammalian egg: integrative approach to study the oocyte quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France. pp.239</w:t>
+              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810389v1</w:t>
+                <w:t xml:space="preserve">hal-02745939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic ICM-MS profiling of single bovine oocytes and surrounding cumulus cells as a novel approach to access potential biomarkers of oocyte quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12283,363 +12283,363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. General Meeting of GEMINI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers of chicken sperm quality displayed by intact cells MALDI-TOF mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+                <w:t xml:space="preserve">Accessing the testicular germ cell secretome with «combinatorial omics»: a major breakthrough in deciphering the germ cell-sertoli cell dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Hernio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">SMAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France. pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749466v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICM-MS analysis to display specific protein interactions between cells (spermatozoa) and biologic fluid (seminal plasma)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomarkers of chicken sperm quality displayed by intact cells MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747162v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12694,77 +12694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13735,51 +13735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’IMAGerie multimodale 3D : application à l’Ovaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14222,103 +14222,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the spermatozoa functions involved in the infertility of broiler infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Animal Reproduction ICAR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Bologna, Italy. 2020</w:t>
@@ -14347,103 +14347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new molecular phenotyping tool for mycotoxin toxicity screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Lahjouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference Mycotoxin and Phycotoxin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stonehill, United States. pp.1, 2019</w:t>
@@ -14636,51 +14636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14716,1653 +14716,1653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomics of bovine ovarian follicle using MALDI-TOF Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Les neurones à kisspeptine du noyau arqué expriment plus fréquemment le récepteur à somatostatine SSTR1 que le SSTR2A chez le rat mâle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">42. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France. 2017, 42ème Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603045v1</w:t>
+                <w:t xml:space="preserve">hal-02737509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les neurones à kisspeptine du noyau arqué expriment plus fréquemment le récepteur à somatostatine SSTR1 que le SSTR2A chez le rat mâle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oona Delmas</w:t>
+                <w:t xml:space="preserve">Lipidomics of bovine ovarian follicle using MALDI-TOF Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France. 2017, 42ème Colloque de la Société de Neuroendocrinologie</w:t>
+              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737509v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPAIC Factor : Innovations méthodologiques pour l’analyse des interactions cellulaires : application au β-Nerve Growth Factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+                <w:t xml:space="preserve">MALDI-TOF mass spectrometry analysis of lipids in single bovine oocytes during IVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Charvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Olfa Ghazouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brazilian College of Animal Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 32nd Scientific meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744279v1</w:t>
+                <w:t xml:space="preserve">hal-02740053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: A new molecular test for male fertility diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Soler</w:t>
+                <w:t xml:space="preserve">IMPAIC Factor : Innovations méthodologiques pour l’analyse des interactions cellulaires : application au β-Nerve Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743540v1</w:t>
+                <w:t xml:space="preserve">hal-02744279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF mass spectrometry analysis of lipids in single bovine oocytes during IVM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: A new molecular test for male fertility diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction Science, 169 (Special Issue), 2016, 10th Biennial Conference of the Association for Applied Animal Andrology. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brazilian College of Animal Reproduction</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.03.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740053v1</w:t>
+                <w:t xml:space="preserve">hal-02743540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
+                <w:t xml:space="preserve">Mass spectrometry imaging of lipids reveals the differences in fatty acid metabolism between ovarian and follicular compartments in porcine, bovine and ovine ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741888v1</w:t>
+                <w:t xml:space="preserve">hal-02742916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact Cell MALDI Mass Spectrometry and Top Down proteomic appoaches to identify potential biomarkers of oocyte maturation and quality in surrounding cumulus cells in human and bovine</w:t>
+                <w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742919v1</w:t>
+                <w:t xml:space="preserve">hal-02739171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t>
+                <w:t xml:space="preserve">Intact Cell MALDI Mass Spectrometry and Top Down proteomic appoaches to identify potential biomarkers of oocyte maturation and quality in surrounding cumulus cells in human and bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739171v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry imaging of lipids reveals the differences in fatty acid metabolism between ovarian and follicular compartments in porcine, bovine and ovine ovaries</w:t>
+                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742916v1</w:t>
+                <w:t xml:space="preserve">hal-02741888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian defensins AvBD2 and AvBD7 encompass an unusual resistance to proteolysis: consequences for their antimicrobial activity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque Protéolyse Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sète, France. , 1 p., 2015</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800908v1</w:t>
+                <w:t xml:space="preserve">hal-01279957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la résistance des défensines aviaires à la protéolyse par les enzymes intestinales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+                <w:t xml:space="preserve">New proteomic tools for reproductive phenotyping: the male fowl fertility example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739244v1</w:t>
+                <w:t xml:space="preserve">hal-02739053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New proteomic tools for reproductive phenotyping: the male fowl fertility example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Thelie</w:t>
+                <w:t xml:space="preserve">Évaluation de la résistance des défensines aviaires à la protéolyse par les enzymes intestinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lecaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739053v1</w:t>
+                <w:t xml:space="preserve">hal-02739244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avian defensins AvBD2 and AvBD7 encompass an unusual resistance to proteolysis: consequences for their antimicrobial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">7. Colloque Protéolyse Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sète, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279957v1</w:t>
+                <w:t xml:space="preserve">hal-02800908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high resistance of avian defensins to proteolysis preserves their antibacterial activity</w:t>
               </w:r>
@@ -16467,273 +16467,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping chicken male fertility by Intact Cell MALDI-TOF Mass Spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Thelie</w:t>
+                <w:t xml:space="preserve">Robustness and efficiency of avian beta defensins as novel anti-infectious agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lecaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Human Proteome Organization World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain. 2014</w:t>
+              <w:t xml:space="preserve">Journées « Rencontres de recherche en Santé Animale » SIMV-ICSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793270v1</w:t>
+                <w:t xml:space="preserve">hal-02796248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential proteomic analysis of bovine oocytes and cumulus cells: zoom on histones abundance and modifications during maturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+                <w:t xml:space="preserve">Avian beta defensins are robust and efficient against pathogenic enterobacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lecaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Las Palmas, Spain. Cost Office, 2014, Epigenetics and Periconception Environment</w:t>
+              <w:t xml:space="preserve">1. Journées du GDR MuFoPAM « MultiFonction des Peptides antimicrobiens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dourdan, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738920v1</w:t>
+                <w:t xml:space="preserve">hal-02797925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative transcriptional regulation of Rck invasin and Pef fimbriae by the two nucleoid-associated proteins Hha and YdgT in Salmonella Typhimurium</w:t>
               </w:r>
@@ -16838,1049 +16842,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian beta defensins are robust and efficient against pathogenic enterobacteriaceae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+                <w:t xml:space="preserve">Differential proteomic analysis of bovine oocytes and cumulus cells: zoom on histones abundance and modifications during maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GDR MuFoPAM « MultiFonction des Peptides antimicrobiens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dourdan, France. 2014</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Las Palmas, Spain. Cost Office, 2014, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797925v1</w:t>
+                <w:t xml:space="preserve">hal-02738920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in bovine oocyte: integrative approach to study oocyte maturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Spina</w:t>
+                <w:t xml:space="preserve">Phenotyping chicken male fertility by Intact Cell MALDI-TOF Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Microgenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">13. Human Proteome Organization World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792427v1</w:t>
+                <w:t xml:space="preserve">hal-02793270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness and efficiency of avian beta defensins as novel anti-infectious agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in bovine oocyte: integrative approach to study oocyte maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées « Rencontres de recherche en Santé Animale » SIMV-ICSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France. 2014</w:t>
+              <w:t xml:space="preserve">International Symposium on Microgenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796248v1</w:t>
+                <w:t xml:space="preserve">hal-02792427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage moléculaire de la semence de poulet par différentes approches protéomiques</w:t>
+                <w:t xml:space="preserve">Projet InnovoMass : Identification de biomarqueurs protéiques de la qualité ovocytaire par spectrométrie de masse ICM-MS / Top Down /Bottom up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Cahier</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744593v1</w:t>
+                <w:t xml:space="preserve">hal-02809357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken spermatozoa and seminal plasma proteomic using MALDI-TOF profiling, top down and bottom-up proteomic approaches in order to phenotype semen</w:t>
+                <w:t xml:space="preserve">Imagerie par spectrométrie de masse : nouvelle technologie en Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Alves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Cahier</w:t>
+                <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA. Scientific Meeting</w:t>
+              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744888v1</w:t>
+                <w:t xml:space="preserve">hal-02810311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le laboratoire de Bioséparations de la plate-forme PAIB2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phénotypage moléculaire de la semence de poulet par différentes approches protéomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805546v1</w:t>
+                <w:t xml:space="preserve">hal-02744593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie par spectrométrie de masse : nouvelle technologie en Région Centre</w:t>
+                <w:t xml:space="preserve">Chicken spermatozoa and seminal plasma proteomic using MALDI-TOF profiling, top down and bottom-up proteomic approaches in order to phenotype semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t>
+              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810311v1</w:t>
+                <w:t xml:space="preserve">hal-02744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet InnovoMass : Identification de biomarqueurs protéiques de la qualité ovocytaire par spectrométrie de masse ICM-MS / Top Down /Bottom up</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le laboratoire de Bioséparations de la plate-forme PAIB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809357v1</w:t>
+                <w:t xml:space="preserve">hal-02805546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide markers of chicken sperm quality displayed by Intact Cells MALDI-TOF mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Salvador, Bahia, Brazil. Cambridge University Press, World's Poultry Science Journal, (Supplément 1), 2012, XXIV World's Poultry Congress</w:t>
@@ -17903,176 +17903,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modifications of the HBHA of &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Mycobacterium avium&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;paratuberculosis&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; revealed by mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+                <w:t xml:space="preserve">Caractérisation structurale de nouvelles isoformes de β-défensines aviaires par top-down et détermination de leur activité antimicrobienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Gilbert</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 256 p., 2012, JFSM Orléans 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746906v1</w:t>
+                <w:t xml:space="preserve">hal-02746021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale de nouvelles isoformes de β-défensines aviaires par top-down et détermination de leur activité antimicrobienne</w:t>
+                <w:t xml:space="preserve">Caractérisation structurale de nouvelles isoformes de β-défensines aviaires par Top Down et détermination de leur activité antimicrobienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
@@ -18086,219 +18086,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 256 p., 2012, JFSM Orléans 2012</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rouen, France. , pp.169, 2012, 29ème Congrès SFEAP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746021v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale de nouvelles isoformes de β-défensines aviaires par Top Down et détermination de leur activité antimicrobienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
+                <w:t xml:space="preserve">Post-translational modifications of the HBHA of &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Mycobacterium avium&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;paratuberculosis&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; revealed by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lalmanach</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rouen, France. , pp.169, 2012, 29ème Congrès SFEAP</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 256 p., 2012, JFSM Orléans 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748470v1</w:t>
+                <w:t xml:space="preserve">hal-02746906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative genomics approach to access the testicular germline secretome and decipher the germ cell-sertoli cell dialogue</w:t>
               </w:r>
@@ -18323,51 +18323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18448,64 +18448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
@@ -18528,652 +18528,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICM-MS and Top down analysis to characterize biomarker</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de l'ICM-MS dans l'étude des protéines impliquées dans les interactions cellules (spermatozoïdes) et fluide biologique (plasma séminal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France. , pp.110, 2011, Spectométrie de Masse et Analyse Protéomique</w:t>
+              <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750200v1</w:t>
+                <w:t xml:space="preserve">hal-02749354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs protéiques de la qualité du sperme de coq caractérisés par ICM-MS (Intact Cells MALDI-TOF Mass Spectrometry)</w:t>
+                <w:t xml:space="preserve">Nouvelles technologies à haute résolution dédiées à l'analyse intégrative des biomarqueurs cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749912v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse intégrative des biomarqueurs par ICM-MS et top down</w:t>
+                <w:t xml:space="preserve">ICM-MS and Top down analysis to characterize biomarker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">SMAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France. , pp.110, 2011, Spectométrie de Masse et Analyse Protéomique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745445v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles technologies à haute résolution dédiées à l'analyse intégrative des biomarqueurs cellulaires</w:t>
+                <w:t xml:space="preserve">Biomarqueurs protéiques de la qualité du sperme de coq caractérisés par ICM-MS (Intact Cells MALDI-TOF Mass Spectrometry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745444v1</w:t>
+                <w:t xml:space="preserve">hal-02749912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'ICM-MS dans l'étude des protéines impliquées dans les interactions cellules (spermatozoïdes) et fluide biologique (plasma séminal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse intégrative des biomarqueurs par ICM-MS et top down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749354v1</w:t>
+                <w:t xml:space="preserve">hal-02745445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19191,90 +19191,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données protéomiques Top down en reproduction animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19474,51 +19474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyaradtana Homyok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramin Kaewsatuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214124v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N Shedova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13091001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100545" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clementy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77346-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020466" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Moreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Francisco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Comsa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Duban-Deweer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.02.061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pinia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Farmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.04.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P de Graaf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sliwowska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12593" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouguereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.03.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607432v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.042" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201600701R" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.058289" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skipor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2015.04.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Belleannee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Hernio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104418" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleann&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.10.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796280v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefrancois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-55" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2012.663233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleannee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PMIC.201000662" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PKH8L5SH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649084v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pujol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B01HD2LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648185v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2010.07.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPG5WJK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kerouanton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648402" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vinh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.022459" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698540v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubray" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Zygmunt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179960v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clausell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ibntaleb" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maugrion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Shedova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uzbekov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354731v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221114v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179863v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bertevello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina N Singina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lahjouji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737877v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742888v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741900v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742712v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741433v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741867v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743142v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796244v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809263v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado Escobar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746177v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Skipor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745073v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805944v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746205v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745234v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747156v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalmel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lavigne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hemio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745939v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810389v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guillot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748353v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758482v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758486v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763683v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vihn" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidi Boumedine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslus-Dancla" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178186v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clausell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibntaleb" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178194v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179949v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179968v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178127v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179936v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179945v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castilla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786316v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734124v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603045v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737509v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Delmas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743540v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354096.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.051" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740053v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2016/arjs2016.html" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800908v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739244v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739053v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793000v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793270v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738920v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799821v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado-Escobar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathesh Sivasankaran" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797925v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792427v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796248v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805546v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810311v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746906v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746021v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748470v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747096v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750200v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745445v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745444v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606433v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyaradtana Homyok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramin Kaewsatuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214124v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N Shedova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13091001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clementy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bodin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020466" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77346-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Moreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Francisco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Comsa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Duban-Deweer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.02.061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P de Graaf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pinia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Farmer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.04.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sliwowska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12593" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouguereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.03.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.042" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201600701R" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.058289" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skipor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2015.04.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Belleannee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Hernio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104418" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleann&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.10.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796280v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefrancois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-55" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2012.663233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleannee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PMIC.201000662" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PKH8L5SH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649084v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pujol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B01HD2LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648185v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2010.07.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPG5WJK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kerouanton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648402" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vinh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.022459" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698540v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubray" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Zygmunt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179960v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clausell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ibntaleb" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maugrion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Shedova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uzbekov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354731v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179863v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bertevello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina N Singina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lahjouji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737877v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742888v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742712v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741433v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741867v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743142v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796244v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809263v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado Escobar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745234v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Skipor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805944v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745073v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747156v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalmel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lavigne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hemio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745939v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748353v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810389v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758482v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758486v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763683v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vihn" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidi Boumedine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslus-Dancla" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178186v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clausell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibntaleb" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178194v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179949v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179968v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178127v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179936v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179945v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castilla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786316v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734124v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737509v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Delmas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603045v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740053v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2016/arjs2016.html" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743540v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354096.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.051" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739053v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739244v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800908v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793000v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796248v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797925v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799821v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado-Escobar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathesh Sivasankaran" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738920v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793270v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792427v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805546v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746021v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748470v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746906v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747096v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745444v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750200v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745445v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606433v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>