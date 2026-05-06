--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -259,5683 +259,5817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles released from Marek’s disease virus-transformed T-cells impact immune cell proliferation</w:t>
+                <w:t xml:space="preserve">The P2X4 purinergic receptor controls the autophagy-related release of small extracellular vesicles from mammary cancer cells under hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">Thomas Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burgaud-Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Mohammed Elmallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+                <w:t xml:space="preserve">Audrey Heraud-Meley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Texeira-Gomes</w:t>
+                <w:t xml:space="preserve">Cloe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Valeria Vinhais da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002191⟩</w:t>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24 (1), pp.247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12964-026-02811-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450693v1</w:t>
+                <w:t xml:space="preserve">hal-05610200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicles Contribute to the Difference in Lipid Composition between Ovarian Follicles of Different Size Revealed by Mass Spectrometry Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular vesicles released from Marek’s disease virus-transformed T-cells impact immune cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina N Shedova</w:t>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+                <w:t xml:space="preserve">Julien Burgaud-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Texeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo13091001⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (12), pp.002191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214124v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular Vesicles Contribute to the Difference in Lipid Composition between Ovarian Follicles of Different Size Revealed by Mass Spectrometry Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+                <w:t xml:space="preserve">Emilie Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Ekaterina N Shedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Elis</w:t>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Labas</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo13091001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03457344v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein palmitoylation in bovine ovarian follicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms222111757⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457402v1</w:t>
+                <w:t xml:space="preserve">hal-03457344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Changes Associated With Sperm Fertilizing Ability in Meat-Type Roosters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of MALDI-TOF mass spectrometry to explore the peptidome and proteome of in-vitro produced bovine embryos pre-exposed to oviduct fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thélie</w:t>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+                <w:t xml:space="preserve">Benoît Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.655866⟩</w:t>
+              <w:t xml:space="preserve">Reproductive biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.repbio.2021.100545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213124v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of MALDI-TOF mass spectrometry to explore the peptidome and proteome of in-vitro produced bovine embryos pre-exposed to oviduct fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The defibrillation conundrum: new insights into the mechanisms of shock-related myocardial injury sustained from a life-saving therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clementy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Banliat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Alexandre Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Guyonnet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.repbio.2021.100545⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22095003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03511989v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The defibrillation conundrum: new insights into the mechanisms of shock-related myocardial injury sustained from a life-saving therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic Changes Associated With Sperm Fertilizing Ability in Meat-Type Roosters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bodin</w:t>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+                <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Roger</w:t>
+                <w:t xml:space="preserve">Aurore Thélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22095003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.655866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03741929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic alterations in peripheral neutrophils from cystic fibrosis newborn piglets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+                <w:t xml:space="preserve">Protein palmitoylation in bovine ovarian follicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Melo</w:t>
+                <w:t xml:space="preserve">Aurélie Marestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2020.02.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (21), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222111757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012482v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Cargo of Extracellular Vesicles From Bovine Follicular Fluid and Analysis of Their Origin From Different Ovarian Cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic alterations in peripheral neutrophils from cystic fibrosis newborn piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.584948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (5), pp.830-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2020.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995254v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of 56 Proteins Involved in Embryo–Maternal Interactions in the Bovine Oviduct</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Protein Cargo of Extracellular Vesicles From Bovine Follicular Fluid and Analysis of Their Origin From Different Ovarian Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alminana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.584948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21020466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02448383v1</w:t>
+                <w:t xml:space="preserve">hal-02995254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute pathophysiological myocardial changes following intra-cardiac electrical shocks using a proteomic approach in a sheep model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bodin</w:t>
+                <w:t xml:space="preserve">Identification of 56 Proteins Involved in Embryo–Maternal Interactions in the Bovine Oviduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasco</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77346-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21020466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151051v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-nerve growth factor stimulates spontaneous electrical activity of in vitro embryonic mouse GnRH neurons through a P75 mediated-mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon de Graaf</w:t>
+                <w:t xml:space="preserve">Acute pathophysiological myocardial changes following intra-cardiac electrical shocks using a proteomic approach in a sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">Hélène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.10654. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.20252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67665-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77346-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094626v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF Mass Spectrometry Revealed Significant Lipid Variations in Follicular Fluid and Somatic Follicular Cells but Not in Enclosed Oocytes between the Large Dominant and Small Subordinate Follicles in Bovine Ovary</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta-nerve growth factor stimulates spontaneous electrical activity of in vitro embryonic mouse GnRH neurons through a P75 mediated-mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Caroline Pinet-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21186661⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67665-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959768v1</w:t>
+                <w:t xml:space="preserve">hal-03094626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage-dependent changes in oviductal phospholipid profiles throughout the estrous cycle in cattle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">MALDI-TOF Mass Spectrometry Revealed Significant Lipid Variations in Follicular Fluid and Somatic Follicular Cells but Not in Enclosed Oocytes between the Large Dominant and Small Subordinate Follicles in Bovine Ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Guyonnet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.06.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (18), 30 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21186661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627338v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer “ruthenium-cyclopentadienyl” conjugates - New emerging anti-cancer drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Comsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Duban-Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168, pp.373-384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.02.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a n-3 polyunsaturated fatty acid-enriched diet on embryo production in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Briant</w:t>
+                <w:t xml:space="preserve">Stage-dependent changes in oviductal phospholipid profiles throughout the estrous cycle in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158 (1), pp.71-83. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.65-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-18-0644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623225v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder of Sperm Proteins 1 and 5 have contrasting effects on the capacitation of ram spermatozoa</w:t>
+                <w:t xml:space="preserve">Effects of a n-3 polyunsaturated fatty acid-enriched diet on embryo production in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Pini</w:t>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon P de Graaf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioy032⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (1), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-18-0644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626316v1</w:t>
+                <w:t xml:space="preserve">hal-02623225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binder of Sperm Proteins protect ram spermatozoa from freeze-thaw damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Taylor Pinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiri Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628741v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder of Sperm Proteins protect ram spermatozoa from freeze-thaw damage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binder of Sperm Proteins 1 and 5 have contrasting effects on the capacitation of ram spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiri Farmer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Taylor Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.04.005⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.765-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioy032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625187v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical connections between kisspeptin neurones and somatostatin neurones in the female and male rat hypothalamus: A possible involvement of SSTR1 in kisspeptin release</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Decourt</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sliwowska</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.12593⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361638v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry on single bovine oocyte and follicular cells combined with top-down proteomics: A novel approach to characterise markers of oocyte maturation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroanatomical connections between kisspeptin neurones and somatostatin neurones in the female and male rat hypothalamus: A possible involvement of SSTR1 in kisspeptin release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Spina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sliwowska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.03.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5), pp.e12593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.12593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605876v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on endogenous bovine ovarian follicular cells peptides and small proteins obtained through Top-down High Resolution Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry on single bovine oocyte and follicular cells combined with top-down proteomics: A novel approach to characterise markers of oocyte maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bouguereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.05.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.56-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01607432v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid mechanisms of action on the bovine oocyte-cumulus complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13048-017-0370-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the epidermal growth factor receptor as the receptor for Salmonella Rck–dependent invasion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+                <w:t xml:space="preserve">Data on endogenous bovine ovarian follicular cells peptides and small proteins obtained through Top-down High Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bouguereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (12), pp.4180-4191. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.175-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201600701R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01406202v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: a molecular test for male fertility diagnosis</w:t>
+                <w:t xml:space="preserve">Identification of the epidermal growth factor receptor as the receptor for Salmonella Rck–dependent invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thelie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M116.058289⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (12), pp.4180-4191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201600701R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409330v1</w:t>
+                <w:t xml:space="preserve">hal-01406202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unusual resistance of avian defensin AvBD7 to proteolytic enzymes preserves its antibacterial activity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: a molecular test for male fertility diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161573⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1998-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.058289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594888v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on endogenous chicken sperm peptides and small proteins obtained through Top-Down High Resolution Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Soler</w:t>
+                <w:t xml:space="preserve">The unusual resistance of avian defensin AvBD7 to proteolytic enzymes preserves its antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lecaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (8), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.07.050⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02630224v1</w:t>
+                <w:t xml:space="preserve">hal-01594888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod affects the cerebrospinal fluid proteome: a comparison between short day- and long day-treated ewes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+                <w:t xml:space="preserve">Data on endogenous chicken sperm peptides and small proteins obtained through Top-Down High Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1421-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.07.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2015.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01353273v1</w:t>
+                <w:t xml:space="preserve">hal-02630224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of epididymal sperm maturation by MALDI profiling and top-down mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Belleannee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113, pp.226-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative peptidomic and proteomic approaches to phenotyping chicken semen</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Photoperiod affects the cerebrospinal fluid proteome: a comparison between short day- and long day-treated ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Skipor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.024⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129861v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI Mass Spectrometry Imaging of lipids and gene expression reveals differences in fatty acid metabolism between follicular compartments in porcine ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (1), pp.216-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biology4010216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative omics strategy to assess the germ cell secretome and to decipher Sertoli-germ cell crosstalk in the mammalian testis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+                <w:t xml:space="preserve">Qualitative and quantitative peptidomic and proteomic approaches to phenotyping chicken semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.313-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129957v1</w:t>
+                <w:t xml:space="preserve">hal-01129861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data for chicken semen proteome and label free quantitative analyses displaying sperm quality biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.37-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2014.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data in support of peptidomic analysis of spermatozoa during epididymal maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+                <w:t xml:space="preserve">An integrative omics strategy to assess the germ cell secretome and to decipher Sertoli-germ cell crosstalk in the mammalian testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Hernio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.10.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629498v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of native HBHA from Mycobacterium avium subsp. paratuberculosis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lecher</w:t>
+                <w:t xml:space="preserve">Data in support of peptidomic analysis of spermatozoa during epididymal maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gilbert</w:t>
+                <w:t xml:space="preserve">Clémence Belleannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.55. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-00796280v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of proteomics to understanding epididymal maturation of mammalian spermatozoa</w:t>
+                <w:t xml:space="preserve">Purification of native HBHA from Mycobacterium avium subsp. paratuberculosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Belleannée</w:t>
+                <w:t xml:space="preserve">Louise Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guyonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/19396368.2012.663233⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129631v1</w:t>
+                <w:t xml:space="preserve">inserm-00796280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and identification of sperm surface proteins and changes during epididymal maturation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
+                <w:t xml:space="preserve">The contribution of proteomics to understanding epididymal maturation of mammalian spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Belleannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Gatti</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/PMIC.201000662⟩</w:t>
+              <w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (4), pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/19396368.2012.663233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-00755512v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Mycobacterium avium subsp. paratuberculosis laminin-binding/histone-like protein (Lbp/Hlp) which reacts with sera from patients with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (6), pp.585-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micinf.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of luminal and secreted proteins in bull epididymis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Belleannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74 (1), pp.59-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2010.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Listeria monocytogenes Strain Is Still Virulent despite Nonfunctional Major Virulence Genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification and identification of sperm surface proteins and changes during epididymal maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+                <w:t xml:space="preserve">Clémence Belleannee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Corde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kerouanton</w:t>
+                <w:t xml:space="preserve">Jean Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 200 (12), pp.1944-1948. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (10), pp.1952-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/648402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/PMIC.201000662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661552v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a member of a new RNase A family specifically secreted by epididymal caput epithelium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Listeria monocytogenes Strain Is Still Virulent despite Nonfunctional Major Virulence Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+                <w:t xml:space="preserve">Sylvie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Vinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
+                <w:t xml:space="preserve">Olivier Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.022459⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 200 (12), pp.1944-1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/648402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763682v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of a member of a new RNase A family specifically secreted by epididymal caput epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (2), pp.319-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.022459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mapping and identification of Brucella melitensis proteins by two-dimensional electrophoresis and microsequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 18, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5945,7385 +6079,7385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie moléculaire 2D/3D de l’ovaire de brebis par spectrométrie de masse MALDI-TOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Clausell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Ibntaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées scientifiques du Groupement de Recherche - Imagerie par pectrometrie de Masse (GDR-MSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of molecular cargo of follicular fluid exosomes from large dominant and small subordinate follicles in cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.N. Shedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Galway, Ireland. pp.454-454, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179828v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Becker</w:t>
+                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.1-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752742v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic changes associated with sperm fertilizing ability in meat type roosters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Predicting mycotoxin toxicity using mass-spectrometry profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRF Fertility 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">42. Mycotoxin Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163982v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular And Functional Characterization Of Extracellular Vesicles Released By A Lymphocyte Line Transformed By Marek's Disease Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Marek’s Disease and Avian Herpes Virus -Congrès virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Guelph, Jun 2021, Guelph - Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting mycotoxin toxicity using mass-spectrometry profiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Proteomic changes associated with sperm fertilizing ability in meat type roosters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Mycotoxin Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SRF Fertility 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354731v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of mass spectrometry analyses on ovarian follicular components to search for oocyte quality markers in cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina N Singina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific-practical conference "Genetics, breeding and biotechnology of animals: on the way to perfection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phenotyping of intestinal epithelial cells exposed to mycotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Lahjouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Club d'Etudes des Cellules Epithéliales Digestives (CECED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+                <w:t xml:space="preserve">Caractérisation moléculaire et fonctionnelle des vésicules extracellulaires libérées par une lignée lymphocytaire transformée par le virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. Journée scientifique HerPAs 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737816v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire et fonctionnelle des vésicules extracellulaires libérées par une lignée lymphocytaire transformée par le virus de la maladie de Marek</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée scientifique HerPAs 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. 22 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737877v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of lipid profiles and gene expression in granulosa and cumulus cells in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2017, Bath, United Kingdom. 541 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Epidermal Growth Factor Receptor as the receptor for Salmonella Rck‐dependent invasion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Identification du récepteur de Rck impliqué dans l’entrée de Salmonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I3S International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">12. Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742888v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the RCK receptor required for &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; cell invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. ASM Conference on Salmonella</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society for Microbiology. USA., Aug 2016, Potsdam, Germany. 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du récepteur de Rck impliqué dans l’entrée de Salmonella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Identification of the Epidermal Growth Factor Receptor as the receptor for Salmonella Rck‐dependent invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">I3S International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741900v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new molecular test for male fertility diagnosis: Intact cell MALDI-TOF MS on sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole sheep brain lipidomic analysis using MALDI-TOF mass spectrometry profiling and imagin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">ICM-MS phenotyping in applied animal sciences: Two examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Bruker Life Sciences User Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruker. FRA., Dec 2015, Paris, France. 18 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740513v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New proteomic tools for Reproductive Phenotyping, the male fowl fertility example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Avancée dans les technologies de la reproduction aviaire à travers des méthodes peptido-protéomiques/Proteome differences between male and female chicken primordial germ cells (PGCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB-Anim Biennal Seminar 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Feb 2015, Paris, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">Annual Meeting of CRB-Anim WP 2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Dec 2015, Nouzilly, France. 24 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741867v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancée dans les technologies de la reproduction aviaire à travers des méthodes peptido-protéomiques/Proteome differences between male and female chicken primordial germ cells (PGCs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">New proteomic tools for Reproductive Phenotyping, the male fowl fertility example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of CRB-Anim WP 2.2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Dec 2015, Nouzilly, France. 24 diapositives</w:t>
+              <w:t xml:space="preserve">CRB-Anim Biennal Seminar 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Feb 2015, Paris, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801921v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICM-MS phenotyping in applied animal sciences: Two examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+                <w:t xml:space="preserve">Accurate male fertility phenotyping is possible ! : The sperm intact cell MALDI-TOF MS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker Life Sciences User Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruker. FRA., Dec 2015, Paris, France. 18 diapositives</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793238v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and female reproduction: role at the ovary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute Bretagne ( Rennes 2 ) (UR 2). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate male fertility phenotyping is possible ! : The sperm intact cell MALDI-TOF MS approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Neutrophils in cystic fibrosis. Are they intrinsically defective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743142v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils in cystic fibrosis. Are they intrinsically defective?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Barc</w:t>
+                <w:t xml:space="preserve">Whole sheep brain lipidomic analysis using MALDI-TOF mass spectrometry profiling and imagin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2 p</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799967v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken sperm cells MALDI-TOF profiling and TOP-DOWN protein identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche (GDR3545). FRA., Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact Cell MALDI-TOF MS : a male chicken fertility phenotypic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Showcase Meeting of Farm Animal Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Nov 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hha and YdgT: two regulators of the expression of Rck invasin responsible for the Zipper like invasion mechanism in Salmonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genaro Hurtado Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Day 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université François Rabelais (Tours). Tours, FRA., Sep 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of bovine cumulus cells proteomes in relation to developmental potential of enclosed oocyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745234v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Analyses différentielles et quantitatives des protéomes de cellules de cumulus bovines en relation avec la compétence de l'ovocyte au développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744391v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750185v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744497v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two label-free quantitative methods on ewe cerebrospinal fluid (CSF) proteome in regard with the control of seasonal reproduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+                <w:t xml:space="preserve">Adherence phenotype of HBHA produced by &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; type C and S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">PhD Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746177v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling MALDI-TOF de cellules entières et identification de biomarqueurs de la qualité ovocytaire par Top Down</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparaison de deux méthodes quantitatives de spectrométrie de masse pour l'étude du protéome du liquide céphalo-rachidien de la brebis en relation avec le contrôle de la reproduction saisonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Skipor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.100</w:t>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). St Orens de Gameville, FRA., Oct 2012, Rouen, France. pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749864v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Comparison of two label-free quantitative methods on ewe cerebrospinal fluid (CSF) proteome in regard with the control of seasonal reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Skipor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746042v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiling MALDI-TOF de cellules entières et identification de biomarqueurs de la qualité ovocytaire par Top Down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191276v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence phenotype of HBHA produced by &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; type C and S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 page</w:t>
+              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805944v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux méthodes quantitatives de spectrométrie de masse pour l'étude du protéome du liquide céphalo-rachidien de la brebis en relation avec le contrôle de la reproduction saisonnée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). St Orens de Gameville, FRA., Oct 2012, Rouen, France. pp.93</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746205v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745049v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses différentielles et quantitatives des protéomes de cellules de cumulus bovines en relation avec la compétence de l'ovocyte au développement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">MALDI-TOF profiling des fluides folliculaires de diverses espèces de mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lardic</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.136</w:t>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745073v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Top-down proteomic strategy to identify oocyte quality biomarkers revealed by intact cells MALDI-TOF profiling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749522v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
+                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744407v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF profiling des fluides folliculaires de diverses espèces de mammifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animals. Dublin, IRL., Aug 2012, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019051v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747004v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down proteomic strategy to identify oocyte quality biomarkers revealed by intact cells MALDI-TOF profiling.</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745646v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
+                <w:t xml:space="preserve">Differential and quantitative analysis of bovine cumulus cells proteomes in relation to developmental potential of enclosed oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748673v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICM-MS analysis to display specific protein interactions between cells (spermatozoa) and biologic fluid (seminal plasma)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in mammalian egg: integrative approach to study the oocyte quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747162v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing the testicular germ cell secretome with &amp;quot;combinatorial omics&amp;quot;: a major breakthrough in deciphering the germ cell-sertoli cell dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hemio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hupo 2011. 10. World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in mammalian egg: integrative approach to study the oocyte quality</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accessing the testicular germ cell secretome with «combinatorial omics»: a major breakthrough in deciphering the germ cell-sertoli cell dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Hernio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">SMAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France. pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745939v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic ICM-MS profiling of single bovine oocytes and surrounding cumulus cells as a novel approach to access potential biomarkers of oocyte quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. General Meeting of GEMINI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing the testicular germ cell secretome with «combinatorial omics»: a major breakthrough in deciphering the germ cell-sertoli cell dialogue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+                <w:t xml:space="preserve">Biomarkers of chicken sperm quality displayed by intact cells MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France. pp.239</w:t>
+              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810389v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers of chicken sperm quality displayed by intact cells MALDI-TOF mass spectrometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ICM-MS analysis to display specific protein interactions between cells (spermatozoa) and biologic fluid (seminal plasma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749466v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAIB: Plate-forme d'analyse intégrative des biomarqueurs cellulaires et moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate-forme de Protéomique Analytique et Fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new member of RNASE-like superfamily secreted by epididymal caput of several mammalians and regulated by testicular factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vihn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on the Epididymis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Charlottesville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un ilot génomique impliqué dans la résistance multiple aux antibiotiques chez Salmonella enterica Typhimurium DT104 et sa diffusion chez le sérovar Agona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sidi Boumedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chaslus-Dancla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13333,6001 +13467,6001 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of different lipids by mass spectrometry imaging may reveal signatures of follicular differentiation in ovine ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clausell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibntaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovine ovary multimodal imaging combining ex vivo 3D magnetic resonance imaging, 2D histology and mass spectrometry imaging to study terminal folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibntaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovine ovary multimodal imaging through combination of ex vivo 3d magnetic resonance imaging, 3d mass spectrometry imaging and 2d immunohistology to study folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clausell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibntaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’IMAGerie multimodale 3D : application à l’Ovaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of large and small extracellular vesicles from follicular fluid in cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.124-124, Abstract Book ICAR2020+2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de vésicules extracellulaires du liquide folliculaire ovarien chez la vache</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Imagerie Multimodale 3D de l’ovaire de brebis : Rêve ou Réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Galina N Singina</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clausell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Chaumont-sur-Tharonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179936v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie Multimodale 3D de l’ovaire de brebis : Rêve ou Réalité ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Composition de vésicules extracellulaires du liquide folliculaire ovarien chez la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Clausell</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina N Singina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Chaumont-sur-Tharonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179945v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the spermatozoa functions involved in the infertility of broiler infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Animal Reproduction ICAR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Bologna, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new molecular phenotyping tool for mycotoxin toxicity screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Lahjouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference Mycotoxin and Phycotoxin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stonehill, United States. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of extracellular vesicles released by a lymphocyte line transformed by Marek's disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les neurones à kisspeptine du noyau arqué expriment plus fréquemment le récepteur à somatostatine SSTR1 que le SSTR2A chez le rat mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dufourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dijon, France. 2017, 42ème Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomics of bovine ovarian follicle using MALDI-TOF Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF mass spectrometry analysis of lipids in single bovine oocytes during IVM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">IMPAIC Factor : Innovations méthodologiques pour l’analyse des interactions cellulaires : application au β-Nerve Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 32nd Scientific meeting of the AETE</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740053v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPAIC Factor : Innovations méthodologiques pour l’analyse des interactions cellulaires : application au β-Nerve Growth Factor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Charvet</w:t>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: A new molecular test for male fertility diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction Science, 169 (Special Issue), 2016, 10th Biennial Conference of the Association for Applied Animal Andrology. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.03.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744279v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF MS on sperm: A new molecular test for male fertility diagnosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">MALDI-TOF mass spectrometry analysis of lipids in single bovine oocytes during IVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ghazouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Biennial Conference of the Association for Applied Animal Andrology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brazilian College of Animal Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 32nd Scientific meeting of the AETE</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743540v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry imaging of lipids reveals the differences in fatty acid metabolism between ovarian and follicular compartments in porcine, bovine and ovine ovaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742916v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t>
+                <w:t xml:space="preserve">Intact Cell MALDI Mass Spectrometry and Top Down proteomic appoaches to identify potential biomarkers of oocyte maturation and quality in surrounding cumulus cells in human and bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739171v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact Cell MALDI Mass Spectrometry and Top Down proteomic appoaches to identify potential biomarkers of oocyte maturation and quality in surrounding cumulus cells in human and bovine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mass spectrometry imaging of lipids reveals the differences in fatty acid metabolism between ovarian and follicular compartments in porcine, bovine and ovine ovaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742919v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
+              <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741888v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New proteomic tools for reproductive phenotyping: the male fowl fertility example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Batailler</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279957v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New proteomic tools for reproductive phenotyping: the male fowl fertility example</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739053v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la résistance des défensines aviaires à la protéolyse par les enzymes intestinales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Avian defensins AvBD2 and AvBD7 encompass an unusual resistance to proteolysis: consequences for their antimicrobial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lecaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t>
+              <w:t xml:space="preserve">7. Colloque Protéolyse Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sète, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739244v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian defensins AvBD2 and AvBD7 encompass an unusual resistance to proteolysis: consequences for their antimicrobial activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la résistance des défensines aviaires à la protéolyse par les enzymes intestinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lecaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque Protéolyse Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sète, France. , 1 p., 2015</w:t>
+              <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800908v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high resistance of avian defensins to proteolysis preserves their antibacterial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lecaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conferences - Antimicrobial Peptides : Basic and Translational Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lucques (Barga), Italy. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness and efficiency of avian beta defensins as novel anti-infectious agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+                <w:t xml:space="preserve">Phenotyping chicken male fertility by Intact Cell MALDI-TOF Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées « Rencontres de recherche en Santé Animale » SIMV-ICSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France. 2014</w:t>
+              <w:t xml:space="preserve">13. Human Proteome Organization World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796248v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian beta defensins are robust and efficient against pathogenic enterobacteriaceae</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Differential proteomic analysis of bovine oocytes and cumulus cells: zoom on histones abundance and modifications during maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GDR MuFoPAM « MultiFonction des Peptides antimicrobiens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dourdan, France. 2014</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Las Palmas, Spain. Cost Office, 2014, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797925v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative transcriptional regulation of Rck invasin and Pef fimbriae by the two nucleoid-associated proteins Hha and YdgT in Salmonella Typhimurium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genaro Hurtado-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grépinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathesh Sivasankaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of bacterial non-coding RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Bernal, Argentina. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential proteomic analysis of bovine oocytes and cumulus cells: zoom on histones abundance and modifications during maturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+                <w:t xml:space="preserve">Avian beta defensins are robust and efficient against pathogenic enterobacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Las Palmas, Spain. Cost Office, 2014, Epigenetics and Periconception Environment</w:t>
+              <w:t xml:space="preserve">1. Journées du GDR MuFoPAM « MultiFonction des Peptides antimicrobiens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dourdan, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738920v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping chicken male fertility by Intact Cell MALDI-TOF Mass Spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Thelie</w:t>
+                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in bovine oocyte: integrative approach to study oocyte maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Human Proteome Organization World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain. 2014</w:t>
+              <w:t xml:space="preserve">International Symposium on Microgenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793270v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in bovine oocyte: integrative approach to study oocyte maturation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+                <w:t xml:space="preserve">Robustness and efficiency of avian beta defensins as novel anti-infectious agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lecaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Microgenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">Journées « Rencontres de recherche en Santé Animale » SIMV-ICSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792427v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet InnovoMass : Identification de biomarqueurs protéiques de la qualité ovocytaire par spectrométrie de masse ICM-MS / Top Down /Bottom up</w:t>
+                <w:t xml:space="preserve">Chicken spermatozoa and seminal plasma proteomic using MALDI-TOF profiling, top down and bottom-up proteomic approaches in order to phenotype semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809357v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie par spectrométrie de masse : nouvelle technologie en Région Centre</w:t>
+                <w:t xml:space="preserve">Phénotypage moléculaire de la semence de poulet par différentes approches protéomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810311v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage moléculaire de la semence de poulet par différentes approches protéomiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le laboratoire de Bioséparations de la plate-forme PAIB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744593v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken spermatozoa and seminal plasma proteomic using MALDI-TOF profiling, top down and bottom-up proteomic approaches in order to phenotype semen</w:t>
+                <w:t xml:space="preserve">Imagerie par spectrométrie de masse : nouvelle technologie en Région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Cahier</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA. Scientific Meeting</w:t>
+              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744888v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le laboratoire de Bioséparations de la plate-forme PAIB2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet InnovoMass : Identification de biomarqueurs protéiques de la qualité ovocytaire par spectrométrie de masse ICM-MS / Top Down /Bottom up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805546v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide markers of chicken sperm quality displayed by Intact Cells MALDI-TOF mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Post-translational modifications of the HBHA of &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Mycobacterium avium&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;paratuberculosis&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; revealed by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Salvador, Bahia, Brazil. Cambridge University Press, World's Poultry Science Journal, (Supplément 1), 2012, XXIV World's Poultry Congress</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 256 p., 2012, JFSM Orléans 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744426v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale de nouvelles isoformes de β-défensines aviaires par top-down et détermination de leur activité antimicrobienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 256 p., 2012, JFSM Orléans 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale de nouvelles isoformes de β-défensines aviaires par Top Down et détermination de leur activité antimicrobienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rouen, France. , pp.169, 2012, 29ème Congrès SFEAP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modifications of the HBHA of &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Mycobacterium avium&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;paratuberculosis&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; revealed by mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Peptide markers of chicken sperm quality displayed by Intact Cells MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Gilbert</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 256 p., 2012, JFSM Orléans 2012</w:t>
+              <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Salvador, Bahia, Brazil. Cambridge University Press, World's Poultry Science Journal, (Supplément 1), 2012, XXIV World's Poultry Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746906v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative genomics approach to access the testicular germline secretome and decipher the germ cell-sertoli cell dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuPA 2012 (European Proteomics Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Glasgow, United Kingdom. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage cellulaire et identification de biomarqueurs de fertilité par une approche protéomique Top Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'ICM-MS dans l'étude des protéines impliquées dans les interactions cellules (spermatozoïdes) et fluide biologique (plasma séminal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ICM-MS and Top down analysis to characterize biomarker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">SMAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France. , pp.110, 2011, Spectométrie de Masse et Analyse Protéomique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749354v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles technologies à haute résolution dédiées à l'analyse intégrative des biomarqueurs cellulaires</w:t>
+                <w:t xml:space="preserve">Biomarqueurs protéiques de la qualité du sperme de coq caractérisés par ICM-MS (Intact Cells MALDI-TOF Mass Spectrometry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745444v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICM-MS and Top down analysis to characterize biomarker</w:t>
+                <w:t xml:space="preserve">Analyse intégrative des biomarqueurs par ICM-MS et top down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France. , pp.110, 2011, Spectométrie de Masse et Analyse Protéomique</w:t>
+              <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750200v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs protéiques de la qualité du sperme de coq caractérisés par ICM-MS (Intact Cells MALDI-TOF Mass Spectrometry)</w:t>
+                <w:t xml:space="preserve">Nouvelles technologies à haute résolution dédiées à l'analyse intégrative des biomarqueurs cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749912v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse intégrative des biomarqueurs par ICM-MS et top down</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Apport de l'ICM-MS dans l'étude des protéines impliquées dans les interactions cellules (spermatozoïdes) et fluide biologique (plasma séminal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745445v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données protéomiques Top down en reproduction animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Déclaration d'invention DI-RV-16-0009. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId409"/>
+      <w:footerReference w:type="default" r:id="rId416"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19474,51 +19608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyaradtana Homyok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramin Kaewsatuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214124v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N Shedova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13091001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clementy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bodin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020466" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77346-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Moreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Francisco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Comsa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Duban-Deweer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.02.061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P de Graaf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pinia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Farmer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.04.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sliwowska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12593" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouguereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.03.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.042" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201600701R" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.058289" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skipor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2015.04.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Belleannee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Hernio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104418" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleann&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.10.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796280v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefrancois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-55" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2012.663233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleannee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PMIC.201000662" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PKH8L5SH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649084v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pujol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B01HD2LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648185v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2010.07.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPG5WJK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kerouanton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648402" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vinh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.022459" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698540v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubray" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Zygmunt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179960v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clausell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ibntaleb" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maugrion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Shedova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uzbekov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354731v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179863v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bertevello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina N Singina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lahjouji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737877v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742888v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742712v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741433v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741867v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743142v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796244v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809263v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado Escobar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745234v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Skipor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805944v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745073v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747156v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalmel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lavigne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hemio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745939v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748353v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810389v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758482v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758486v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763683v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vihn" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidi Boumedine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslus-Dancla" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178186v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clausell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibntaleb" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178194v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179949v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179968v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178127v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179936v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179945v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castilla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786316v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734124v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737509v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Delmas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603045v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740053v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2016/arjs2016.html" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743540v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354096.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.051" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739053v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739244v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800908v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793000v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796248v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797925v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799821v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado-Escobar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathesh Sivasankaran" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738920v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793270v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792427v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805546v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746021v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748470v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746906v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747096v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745444v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750200v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745445v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606433v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyaradtana Homyok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramin Kaewsatuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05610200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elmallah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Heraud-Meley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Tessier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Valeria Vinhais da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-026-02811-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N Shedova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13091001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100545" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clementy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Th&#233;lie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.655866" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020466" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77346-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Moreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Francisco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Comsa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Duban-Deweer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.02.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pinia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Farmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Pini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P de Graaf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sliwowska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12593" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouguereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.03.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406202v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201600701R" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.058289" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Belleannee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skipor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2015.04.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Hernio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104418" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleann&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.10.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefrancois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-55" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129631v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2012.663233" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pujol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2011.02.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B01HD2LD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648185v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2010.07.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPG5WJK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Belleannee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PMIC.201000662" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PKH8L5SH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661552v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kerouanton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648402" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vinh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.022459" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dubray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Zygmunt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179960v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clausell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ibntaleb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178083v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maugrion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Shedova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uzbekov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.040" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354731v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179863v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bertevello" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina N Singina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791539v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lahjouji" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737877v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741900v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayoub" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741433v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793238v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743142v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796244v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809263v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado Escobar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745073v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805944v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746205v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746177v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Skipor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745234v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745939v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747156v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalmel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lavigne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hemio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810389v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guillot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748353v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758486v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763683v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vihn" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763625v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidi Boumedine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslus-Dancla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178186v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clausell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibntaleb" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178194v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179949v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179968v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178127v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179945v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castilla" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179936v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478459v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786316v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734124v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737509v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Delmas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603045v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743540v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/354096.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.03.051" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740053v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2016/arjs2016.html" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739053v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800908v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739244v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793000v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793270v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738920v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799821v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Hurtado-Escobar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathesh Sivasankaran" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797925v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792427v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796248v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805546v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810311v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746906v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746021v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lalmanach" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748470v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747096v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Com" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750200v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745445v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745444v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606433v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>