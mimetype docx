--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -72,195 +72,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t>
+                <w:t xml:space="preserve">Assessment of land‐based threats to Atlantic pelagic seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+                <w:t xml:space="preserve">Ioannis Kalaitzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura G van der Sluis</w:t>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+                <w:t xml:space="preserve">Maria Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charpentier</w:t>
+                <w:t xml:space="preserve">Tammy Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana S L Rodrigues</w:t>
+                <w:t xml:space="preserve">Mark Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.4646. </w:t>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (3), pp.e70249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59486-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/csp2.70249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109329v1</w:t>
+                <w:t xml:space="preserve">hal-05562808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating the first historic extirpation of a whale species: the demise of the grey whale (Eschrichtius robustus) in the eastern North Atlantic</w:t>
               </w:r>
@@ -374,4847 +374,4981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for functionality in the identification of global conservation priorities: promises and pitfalls</w:t>
+                <w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura G van der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S L Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0209⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59486-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876912v1</w:t>
+                <w:t xml:space="preserve">hal-05109329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring trends in extinction risk: a review of two decades of development and application of the Red List Index</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for functionality in the identification of global conservation priorities: promises and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 380 (1917), pp.20230206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0206⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 380 (1917), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876886v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and drivers of taxonomic and functional change in large oceanic island bird assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring trends in extinction risk: a review of two decades of development and application of the Red List Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart H M Butchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa C. Soares</w:t>
+                <w:t xml:space="preserve">H. Resit Akçakaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo F. de Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+                <w:t xml:space="preserve">Alex J Berryman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Cardoso</w:t>
+                <w:t xml:space="preserve">Thomas M Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J. Matthews</w:t>
+                <w:t xml:space="preserve">Ian J Burfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (11), pp.e13902. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1917), pp.20230206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779683v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food chain without giants: modelling the trophic impact of bowhead whaling on little auk populations in the Atlantic Arctic</w:t>
+                <w:t xml:space="preserve">Patterns and drivers of taxonomic and functional change in large oceanic island bird assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Thepault</w:t>
+                <w:t xml:space="preserve">Filipa C. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana S. L. Rodrigues</w:t>
+                <w:t xml:space="preserve">Ricardo F. de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
+                <w:t xml:space="preserve">Pedro Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grémillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas J. Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 291 (2029), pp.20241183. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (11), pp.e13902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674982v1</w:t>
+                <w:t xml:space="preserve">hal-04779683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the ecological benefits of protected areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food chain without giants: modelling the trophic impact of bowhead whaling on little auk populations in the Atlantic Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Morgane Rouyer</w:t>
+                <w:t xml:space="preserve">Amaury Thepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S. L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-023-02676-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2029), pp.20241183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286070v1</w:t>
+                <w:t xml:space="preserve">hal-04674982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity between countries established by landbirds and raptors migrating along the African‐Eurasian flyway</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inês Catry</w:t>
+                <w:t xml:space="preserve">Measuring the ecological benefits of protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Morgane Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.14002⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 622 (7981), pp.39-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-023-02676-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834463v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird extinctions and introductions are causing taxonomic and functional homogenization in oceanic islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity between countries established by landbirds and raptors migrating along the African‐Eurasian flyway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João L Guilherme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa C Soares</w:t>
+                <w:t xml:space="preserve">Victoria R Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge M Palmeirim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pedro Cardoso</w:t>
+                <w:t xml:space="preserve">Inês Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo F de Lima</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria P Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14196⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.e14002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.14002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835550v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of bird extinctions and introductions in oceanic islands: Decreased functional diversity despite increased species richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa C Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo F de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge M Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (6), pp.1172 - 1183. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in a whale bone? Combining new analytical methods, ecology and history to shed light on ancient human-whale interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bird extinctions and introductions are causing taxonomic and functional homogenization in oceanic islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa C Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge M Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Houmard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricardo F de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107470⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), pp.2892-2905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635981v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch between bird species sensitivity and the protection of intact habitats across the Americas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alison Johnston</w:t>
+                <w:t xml:space="preserve">What's in a whale bone? Combining new analytical methods, ecology and history to shed light on ancient human-whale interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James E.M. Watson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cagan H. Sekercioglu</w:t>
+                <w:t xml:space="preserve">Claire Houmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13859⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 284, pp.107470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321017v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a large-scale biodiversity monitoring dataset to test the effectiveness of protected areas at conserving North-American breeding birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Belghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a global strategy for seabird tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mismatch between bird species sensitivity and the protection of intact habitats across the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bernard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Megan D. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E.M. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagan H. Sekercioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12804⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.2394-2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244859v1</w:t>
+                <w:t xml:space="preserve">hal-03321017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metric for spatially explicit contributions to science-based species targets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a global strategy for seabird tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-021-01432-0⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.e12804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417602v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring intraspecific variation in migratory destinations to investigate the drivers of migration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A metric for spatially explicit contributions to science-based species targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Somveille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+                <w:t xml:space="preserve">Louise Mair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Manica</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leon A Bennun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart H M Butchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike C Bolam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07689⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (6), pp.836-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-021-01432-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429690v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of urbanization on bird migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Exploring intraspecific variation in migratory destinations to investigate the drivers of migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Somveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Manica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (2), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108423⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03005340v1</w:t>
+                <w:t xml:space="preserve">hal-04429690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-based conservation in the twenty-first century</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+                <w:t xml:space="preserve">How many bird and mammal extinctions has recent conservation action prevented?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike C Bolam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Angelico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Burgman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2773-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03005338v1</w:t>
+                <w:t xml:space="preserve">hal-03013092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multifaceted challenge of evaluating protected area effectiveness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of protected areas in conserving tropical forest birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Cazalis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Princé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart H M Butchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.5147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18989-2⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.4461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18230-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013109v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing ecological function in the context of species recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Resit Akçakaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Milner‐gulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cobi.13425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of protected areas in conserving tropical forest birds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Area-based conservation in the twenty-first century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stuart H M Butchart</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18230-0⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 586 (7828), pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2773-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940371v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based reconstruction of global bird migration over the past 50,000 years</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The multifaceted challenge of evaluating protected area effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14589-2⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18989-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013123v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many bird and mammal extinctions has recent conservation action prevented?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of urbanization on bird migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12762⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 244, pp.108423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013092v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gray Whale in Magdalenian Perigord. Species identification of a bone projectile point from La Madeleine (Dordogne, France) using collagen fingerprinting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+                <w:t xml:space="preserve">Simulation-based reconstruction of global bird migration over the past 50,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Somveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Speller</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Martin Wikelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.4736⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14589-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560508v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the indigenous ranges of species to account for geographic and taxonomic variation in the history of human impacts: reply to Sanderson 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.J. Stephenson</w:t>
+                <w:t xml:space="preserve">Unshifting the baseline: a framework for documenting historical population changes and assessing long-term anthropogenic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molly K Grace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+                <w:t xml:space="preserve">Sophie Monsarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barney Long</w:t>
+                <w:t xml:space="preserve">Thomas Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (5), pp.1211-1213. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1788), pp.20190220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cobi.13400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383457v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where the wild birds go: explaining the differences in migratory destinations across terrestrial bird species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Manica</w:t>
+                <w:t xml:space="preserve">A Gray Whale in Magdalenian Perigord. Species identification of a bone projectile point from La Madeleine (Dordogne, France) using collagen fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Speller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.03531⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.4736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383496v1</w:t>
+                <w:t xml:space="preserve">hal-02560508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unshifting the baseline: a framework for documenting historical population changes and assessing long-term anthropogenic impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Defining the indigenous ranges of species to account for geographic and taxonomic variation in the history of human impacts: reply to Sanderson 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly K Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Resit Akçakaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Hoffmann</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barney Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), pp.1211-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344852v1</w:t>
+                <w:t xml:space="preserve">hal-02383457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying species recovery and conservation success to develop an IUCN Green List of Species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where the wild birds go: explaining the differences in migratory destinations across terrestrial bird species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Somveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32, pp.1128 - 1138. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.225-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cobi.13112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387508v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forgotten Mediterranean calving grounds of grey and North Atlantic right whales: evidence from Roman archaeological records</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Energy efficiency drives the global seasonal distribution of birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Somveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Manica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0961⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (6), pp.962-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0556-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841233v1</w:t>
+                <w:t xml:space="preserve">hal-02383505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying individual specialization using tracking data: a case study on two species of albatrosses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
+                <w:t xml:space="preserve">Quantifying species recovery and conservation success to develop an IUCN Green List of Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Resit Akçakaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth L Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A Phillips</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165 (10), </w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.1128 - 1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-018-3408-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383484v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency drives the global seasonal distribution of birds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Forgotten Mediterranean calving grounds of grey and North Atlantic right whales: evidence from Roman archaeological records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0556-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1882), pp.20180961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383505v1</w:t>
+                <w:t xml:space="preserve">hal-01841233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical phylogenies and species abundance distributions are consistent with preequilibrium dynamics of neutral community models with gene flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Quantifying individual specialization using tracking data: a case study on two species of albatrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13228⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-018-3408-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015387v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of archipelago spatial structure on island diversity and endemism: predictions from a spatially-structured neutral model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.S. Bonnet Lebrun</w:t>
+                <w:t xml:space="preserve">Empirical phylogenies and species abundance distributions are consistent with preequilibrium dynamics of neutral community models with gene flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S.L. Rodrigues</w:t>
+                <w:t xml:space="preserve">Anders Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 70 (11), pp.2657-2666. </w:t>
+              <w:t xml:space="preserve">, 2017, 71 (5), pp.1149-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.13228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02605471v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit estimate of the prewhaling abundance of the endangered North Atlantic right whale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monsarrat</w:t>
+                <w:t xml:space="preserve">The effects of archipelago spatial structure on island diversity and endemism: predictions from a spatially-structured neutral model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grazia Pennino</w:t>
+                <w:t xml:space="preserve">Fabien Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim D. Smith</w:t>
+                <w:t xml:space="preserve">A.S. Bonnet Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randall R. Reeves</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (11), pp.2657-2666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cobi.12664⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604028v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient whale exploitation in the Mediterranean: species matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90 (352), pp.928-938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15184/aqy.2016.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barcoding the largest animals on Earth: ongoing challenges and molecular solutions in the taxonomic identification of ancient cetaceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Speller</w:t>
+                <w:t xml:space="preserve">A spatially explicit estimate of the prewhaling abundance of the endangered North Atlantic right whale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monsarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grazia Pennino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hofreiter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+                <w:t xml:space="preserve">Tim D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall R. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2015.0332⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.783 - 791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.12664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423111v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of coarse species range maps to inform local biodiversity conservation in a global context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Barcoding the largest animals on Earth: ongoing challenges and molecular solutions in the taxonomic identification of ancient cetaceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Speller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hofreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri van den Hurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.02598⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 371 (1702), pp.20150332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2015.0332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013331v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical summer distribution of the endangered North Atlantic right whale (&amp;lt;em&amp;gt;Eubalaena glacialis&amp;lt;/em&amp;gt;): a hypothesis based on environmental preferences of a congeneric species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The value of coarse species range maps to inform local biodiversity conservation in a global context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (10), pp.1166 - 1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635200v1</w:t>
+                <w:t xml:space="preserve">hal-03013331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Explicit Trends in the Global Conservation Status of Vertebrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neil Cox</w:t>
+                <w:t xml:space="preserve">Historical summer distribution of the endangered North Atlantic right whale (&amp;lt;em&amp;gt;Eubalaena glacialis&amp;lt;/em&amp;gt;): a hypothesis based on environmental preferences of a congeneric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monsarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria G. Pennino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall R. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine N. Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113934⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (8), pp.925-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662196v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophylogenetics: advances and perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine N. Meynard</w:t>
+                <w:t xml:space="preserve">Spatially Explicit Trends in the Global Conservation Status of Vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart H M Butchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Munoz</w:t>
+                <w:t xml:space="preserve">Janice Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Félix Bersier</w:t>
+                <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (4), pp.769-785. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e113934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-185X.2012.00224.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780751v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecophylogenetics: advances and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Devictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine N. Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Bersier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (4), pp.769-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-185X.2012.00224.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The sensitivity of gap analysis to conservation targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20, pp.531-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-010-9963-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5224,120 +5358,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des orques perdues de la Méditerranée: Une plongée écophilologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.241-265, 2020, 1035105888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.89500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5347,170 +5481,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura G. van der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S. L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.7795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-63273-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5657,51 +5791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sikstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde Bakker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Buss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart H M Butchart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Resit Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Berryman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Brooks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Burfield" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa C. Soares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F. de Lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Matthews" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13902" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-02676-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834463v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o L Guilherme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria R Jones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Catry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa C Soares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M Palmeirim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F de Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14196" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13494" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan D. Barnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnston" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.M. Watson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan H. Sekercioglu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13859" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664183v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belghali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12804" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon A Bennun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike C Bolam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01432-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Somveille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Manica" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07689" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108423" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Maxwell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Dudley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hoffmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2773-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18989-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Milner&#8208;gulland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanderson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13425" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kelly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18230-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013123v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wikelski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Beyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14589-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angelico" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burgman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12762" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Stephenson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly K Grace" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney Long" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13400" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03531" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brooks" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0220" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387508v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Resit Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L Bennett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Grace" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heath" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nores" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0961" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Phillips" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3408-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0556-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13228" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gascuel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bonnet Lebrun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRFL9XS2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604028v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grazia Pennino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. Smith" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall R. Reeves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12664" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF6WN026-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofreiter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0332" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013331v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02598" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635200v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Pennino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12314" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Chanson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113934" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Bersier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2012.00224.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02456080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9963-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHG3JLW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013703v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89500" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05562808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalaitzakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.70249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sikstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde Bakker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Buss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart H M Butchart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Resit Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Berryman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Brooks" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Burfield" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa C. Soares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F. de Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Matthews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-02676-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834463v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o L Guilherme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria R Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Catry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Dias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa C Soares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F de Lima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M Palmeirim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14196" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107470" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664183v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belghali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan D. Barnes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.M. Watson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan H. Sekercioglu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12804" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mair" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon A Bennun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike C Bolam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01432-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Somveille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Manica" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07689" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angelico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burgman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12762" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kelly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18230-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Milner&#8208;gulland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Maxwell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Dudley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hoffmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2773-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18989-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wikelski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Beyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14589-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brooks" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0220" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Stephenson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly K Grace" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney Long" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13400" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03531" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0556-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Resit Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L Bennett" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Grace" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heath" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13112" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0961" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Phillips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3408-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13228" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gascuel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bonnet Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13067" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRFL9XS2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grazia Pennino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall R. Reeves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12664" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF6WN026-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofreiter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0332" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013331v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02598" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Pennino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12314" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Chanson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113934" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780751v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Bersier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2012.00224.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02456080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9963-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHG3JLW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89500" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>