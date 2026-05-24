--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1196,287 +1196,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of bird extinctions and introductions in oceanic islands: Decreased functional diversity despite increased species richness</w:t>
+                <w:t xml:space="preserve">Bird extinctions and introductions are causing taxonomic and functional homogenization in oceanic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa C Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jorge M Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ricardo F de Lima</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (6), pp.1172 - 1183. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), pp.2892-2905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835554v1</w:t>
+                <w:t xml:space="preserve">hal-03835550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird extinctions and introductions are causing taxonomic and functional homogenization in oceanic islands</w:t>
+                <w:t xml:space="preserve">Combined effects of bird extinctions and introductions in oceanic islands: Decreased functional diversity despite increased species richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa C Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ricardo F de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jorge M Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo F de Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (12), pp.2892-2905. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (6), pp.1172 - 1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835550v1</w:t>
+                <w:t xml:space="preserve">hal-03835554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's in a whale bone? Combining new analytical methods, ecology and history to shed light on ancient human-whale interactions</w:t>
               </w:r>
@@ -2196,1887 +2196,1887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many bird and mammal extinctions has recent conservation action prevented?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Mair</w:t>
+                <w:t xml:space="preserve">Assessing ecological function in the context of species recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Resit Akçakaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Angelico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas M Brooks</w:t>
+                <w:t xml:space="preserve">David Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Burgman</w:t>
+                <w:t xml:space="preserve">E.J. Milner‐gulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12762⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013092v1</w:t>
+                <w:t xml:space="preserve">hal-02383294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of protected areas in conserving tropical forest birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Princé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart H M Butchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.4461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-18230-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ecological function in the context of species recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Resit Akçakaya</w:t>
+                <w:t xml:space="preserve">Area-based conservation in the twenty-first century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.13425⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 586 (7828), pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2773-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383294v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-based conservation in the twenty-first century</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Hoffmann</w:t>
+                <w:t xml:space="preserve">Effects of urbanization on bird migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2773-z⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 244, pp.108423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005338v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multifaceted challenge of evaluating protected area effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Cazalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.5147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-18989-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of urbanization on bird migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
+                <w:t xml:space="preserve">Simulation-based reconstruction of global bird migration over the past 50,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Somveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wikelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 244, pp.108423. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14589-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005340v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based reconstruction of global bird migration over the past 50,000 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Somveille</w:t>
+                <w:t xml:space="preserve">How many bird and mammal extinctions has recent conservation action prevented?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike C Bolam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wikelski</w:t>
+                <w:t xml:space="preserve">Marco Angelico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M Beyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Manica</w:t>
+                <w:t xml:space="preserve">Mark Burgman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14589-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/conl.12762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013123v1</w:t>
+                <w:t xml:space="preserve">hal-03013092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unshifting the baseline: a framework for documenting historical population changes and assessing long-term anthropogenic impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Gray Whale in Magdalenian Perigord. Species identification of a bone projectile point from La Madeleine (Dordogne, France) using collagen fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Speller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0220⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.4736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344852v1</w:t>
+                <w:t xml:space="preserve">hal-02560508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gray Whale in Magdalenian Perigord. Species identification of a bone projectile point from La Madeleine (Dordogne, France) using collagen fingerprinting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining the indigenous ranges of species to account for geographic and taxonomic variation in the history of human impacts: reply to Sanderson 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+                <w:t xml:space="preserve">P.J. Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Speller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+                <w:t xml:space="preserve">Molly K Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Resit Akçakaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barney Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.4736⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), pp.1211-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560508v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the indigenous ranges of species to account for geographic and taxonomic variation in the history of human impacts: reply to Sanderson 2019</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Resit Akçakaya</w:t>
+                <w:t xml:space="preserve">Where the wild birds go: explaining the differences in migratory destinations across terrestrial bird species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Somveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Manica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.13400⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383457v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where the wild birds go: explaining the differences in migratory destinations across terrestrial bird species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unshifting the baseline: a framework for documenting historical population changes and assessing long-term anthropogenic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monsarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (2), pp.225-236. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1788), pp.20190220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.03531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383496v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency drives the global seasonal distribution of birds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying species recovery and conservation success to develop an IUCN Green List of Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Resit Akçakaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth L Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0556-9⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.1128 - 1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383505v1</w:t>
+                <w:t xml:space="preserve">hal-02387508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying species recovery and conservation success to develop an IUCN Green List of Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Heath</w:t>
+                <w:t xml:space="preserve">Forgotten Mediterranean calving grounds of grey and North Atlantic right whales: evidence from Roman archaeological records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.13112⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1882), pp.20180961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387508v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forgotten Mediterranean calving grounds of grey and North Atlantic right whales: evidence from Roman archaeological records</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying individual specialization using tracking data: a case study on two species of albatrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0961⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-018-3408-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841233v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying individual specialization using tracking data: a case study on two species of albatrosses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard A Phillips</w:t>
+                <w:t xml:space="preserve">Energy efficiency drives the global seasonal distribution of birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Somveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Manica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165 (10), </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (6), pp.962-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-018-3408-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0556-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383484v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical phylogenies and species abundance distributions are consistent with preequilibrium dynamics of neutral community models with gene flow</w:t>
               </w:r>
@@ -4302,320 +4302,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient whale exploitation in the Mediterranean: species matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+                <w:t xml:space="preserve">A spatially explicit estimate of the prewhaling abundance of the endangered North Atlantic right whale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Grazia Pennino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall R. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2016.109⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.783 - 791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.12664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662160v1</w:t>
+                <w:t xml:space="preserve">hal-01604028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit estimate of the prewhaling abundance of the endangered North Atlantic right whale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Ancient whale exploitation in the Mediterranean: species matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.12664⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (352), pp.928-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2016.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01604028v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barcoding the largest animals on Earth: ongoing challenges and molecular solutions in the taxonomic identification of ancient cetaceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Speller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hofreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,90 +4809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical summer distribution of the endangered North Atlantic right whale (&amp;lt;em&amp;gt;Eubalaena glacialis&amp;lt;/em&amp;gt;): a hypothesis based on environmental preferences of a congeneric species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria G. Pennino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim D. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall R. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine N. Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5791,51 +5791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05562808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalaitzakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.70249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sikstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde Bakker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Buss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart H M Butchart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Resit Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Berryman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Brooks" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Burfield" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa C. Soares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F. de Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Matthews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-02676-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834463v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o L Guilherme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria R Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Catry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Dias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa C Soares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F de Lima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M Palmeirim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14196" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107470" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664183v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belghali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan D. Barnes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.M. Watson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan H. Sekercioglu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12804" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mair" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon A Bennun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike C Bolam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01432-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Somveille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Manica" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07689" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angelico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burgman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12762" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kelly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18230-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Milner&#8208;gulland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Maxwell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Dudley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hoffmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2773-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18989-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wikelski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Beyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14589-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brooks" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0220" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Stephenson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly K Grace" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney Long" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13400" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03531" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0556-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Resit Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L Bennett" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Grace" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heath" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13112" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0961" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Phillips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3408-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13228" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gascuel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bonnet Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13067" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRFL9XS2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grazia Pennino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall R. Reeves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12664" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF6WN026-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofreiter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0332" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013331v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02598" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Pennino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12314" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Chanson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113934" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780751v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Bersier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2012.00224.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02456080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9963-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHG3JLW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89500" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05562808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalaitzakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.70249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sikstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde Bakker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Buss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart H M Butchart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Resit Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Berryman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Brooks" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Burfield" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa C. Soares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F. de Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Matthews" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-02676-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834463v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o L Guilherme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria R Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Catry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Dias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835550v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa C Soares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M Palmeirim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F de Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13494" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107470" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664183v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belghali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan D. Barnes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E.M. Watson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan H. Sekercioglu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13859" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12804" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mair" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon A Bennun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike C Bolam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01432-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Somveille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Manica" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07689" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Milner&#8208;gulland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanderson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13425" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kelly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18230-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Maxwell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Dudley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hoffmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2773-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18989-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013123v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wikelski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Beyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14589-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013092v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angelico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burgman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12762" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Stephenson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly K Grace" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney Long" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13400" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03531" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monsarrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brooks" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0220" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Resit Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L Bennett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Grace" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heath" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13112" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nores" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0961" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383484v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Phillips" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3408-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0556-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13228" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gascuel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bonnet Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13067" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRFL9XS2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grazia Pennino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. Smith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall R. Reeves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12664" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF6WN026-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.109" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofreiter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0332" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013331v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02598" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Pennino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12314" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Chanson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113934" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780751v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Bersier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2012.00224.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02456080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9963-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHG3JLW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89500" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>