--- v0 (2026-03-27)
+++ v1 (2026-04-22)
@@ -3701,272 +3701,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a probabilistic FSM using interval estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iksoon Hwang</w:t>
+                <w:t xml:space="preserve">FSM-based conformance testing methods : a survey annotated with experimental evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Dorofeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled El-Fakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2009.10.014⟩</w:t>
+              <w:t xml:space="preserve">Information and Software Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (12), pp.1286-1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infsof.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472884v1</w:t>
+                <w:t xml:space="preserve">hal-00593960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSM-based conformance testing methods : a survey annotated with experimental evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Maag</w:t>
+                <w:t xml:space="preserve">Testing a probabilistic FSM using interval estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Software Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52 (12), pp.1286-1297. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (7), pp.1108 - 1125 </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infsof.2010.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2009.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593960v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal validation methodology for MANET routing protocols based on nodes' self similarity</w:t>
               </w:r>
@@ -4362,438 +4362,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing IoT security in 6G networks: AI-Based intrusion detection, penetration testing, and Blockchain-based trust management(work-in-progress paper )</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the adoption of automated cyber threat intelligence information sharing with integrated risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Dung Nguyen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeria Valdés Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 7th IFIP International Internet of Things Conference (IoT 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-82065-6_5⟩</w:t>
+              <w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security (ARES '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna (AUSTRIA), Australia. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3670444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902431v1</w:t>
+                <w:t xml:space="preserve">hal-04901146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the adoption of automated cyber threat intelligence information sharing with integrated risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Testing techniques to assess impact and cascading effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Valdés Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angel Rego</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security (ARES '24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3664476.3670444⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Cloud Computing Technology and Science (CloudCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Naples, France. pp.269-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom59040.2023.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901146v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing techniques to assess impact and cascading effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Valdés Ríos</w:t>
+                <w:t xml:space="preserve">Enhancing IoT security in 6G networks: AI-Based intrusion detection, penetration testing, and Blockchain-based trust management(work-in-progress paper )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoa La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Cloud Computing Technology and Science (CloudCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Naples, France. pp.269-272, </w:t>
+              <w:t xml:space="preserve">the 7th IFIP International Internet of Things Conference (IoT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Côte d'Azur, Nov 2024, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CloudCom59040.2023.00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82065-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587814v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resilience Component for a Digital Twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,291 +5462,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin for IoT environments : a testing and simulation tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariana Segovia</w:t>
+                <w:t xml:space="preserve">Monitoring approaches for security and safety analysis: application to a load position system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zujany Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Sebek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Quality of Information and Communications Technology(QUATIC) ·</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14179-9_14⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de València and Open Universiteit, Apr 2022, Valencia (Espagne), mars 2007, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039592v1</w:t>
+                <w:t xml:space="preserve">hal-04477933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring approaches for security and safety analysis: application to a load position system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zujany Salazar</w:t>
+                <w:t xml:space="preserve">Digital twin for IoT environments : a testing and simulation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politècnica de València and Open Universiteit, Apr 2022, Valencia (Espagne), mars 2007, Spain. </w:t>
+              <w:t xml:space="preserve">15th International Conference on the Quality of Information and Communications Technology(QUATIC) ·</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Castilla-La Mancha, Sep 2022, Talavera de la Reina, Spain. pp.205-219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14179-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477933v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Approaches for Security and Safety Analysis: Application to a Load Position System</w:t>
               </w:r>
@@ -5811,51 +5811,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.40-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974746v1</w:t>
@@ -5866,51 +5866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switched-based control testbed to assure cyber-physical resilience by design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6479,373 +6479,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5Greplay: a 5G Network Traffic Fuzzer - Application to Attack Injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SANCUS: Multi-layers vulnerability management framework for cloud-native 5G networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Zarakovitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Klonidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zujany Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Prudnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Bozorgchenani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2021: The 16th International Conference on Availability, Reliability and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3465481.3470079⟩</w:t>
+              <w:t xml:space="preserve">The 16th International Conference on Availability, Reliability and Security (ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Vienna Austria, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3465481.3470092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064212v1</w:t>
+                <w:t xml:space="preserve">hal-04587817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANCUS: Multi-layers vulnerability management framework for cloud-native 5G networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5Greplay: a 5G Network Traffic Fuzzer - Application to Attack Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zujany Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Availability, Reliability and Security (ARES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Vienna Austria, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">ARES 2021: The 16th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Vienna, Austria. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3465481.3470092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3465481.3470079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587817v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SANCUS: multi-layers vulnerability management framework for cloud-native 5G networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos C. Zarakovitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Klonidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zujany Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Prudnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Bozorgchenani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Conference on Availability, Reliability and Security (ARES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.1-10</w:t>
@@ -6949,51 +6949,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES 2021: The 16th International Conference on Availability, Reliability and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vienna Austria, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3465481.3470079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050929v1</w:t>
@@ -7121,51 +7121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-resilience evaluation of Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7805,51 +7805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflective attenuation of cyber-physical attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8221,51 +8221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ouffoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Andres Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Seattle, United States. pp.472 - 486, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8299,51 +8299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on mitigation techniques for SCADA-driven cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8533,51 +8533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How web services can be tolerant to intruders through diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ouffoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8754,51 +8754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based attack tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ouffoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9001,51 +9001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attack-tolerant framework for web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ouffoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9320,746 +9320,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-driven service optimization aware of the business model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
+                <w:t xml:space="preserve">An analysis of secure M2M communication in WSNs using DTLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Arturo Nolazco-Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAINA 2016 : 30th International Conference on Advanced Information Networking and Applications Workshops </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. pp.725 - 730, </w:t>
+              <w:t xml:space="preserve">STAM 2016 : 2nd IEEE International Workshop on Security Testing and Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nara, Japan. pp.78 - 83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2016.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDCSW.2016.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335539v1</w:t>
+                <w:t xml:space="preserve">hal-01416148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implementation of a QoE evaluation technique including business model parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
+                <w:t xml:space="preserve">Effectively testing of timed composite systems using test case prioritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT-PT 2016 : 11th International Conference on Software Paradigm Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal. pp.138 - 145, </w:t>
+              <w:t xml:space="preserve">SEKE 2016 : 28th International Conference on Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Francisco, United States. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006005001380145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369532v1</w:t>
+                <w:t xml:space="preserve">hal-01358350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing network utilization through source code state model representation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring techniques in practice: experiences and lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWDTS 2016 : 14th East-West Design &amp; Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAM 2016: 9th System Analysis and Modelling Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433929v1</w:t>
+                <w:t xml:space="preserve">hal-01586259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel monitoring solution for 6LoWPAN-based Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
+                <w:t xml:space="preserve">QoE-driven service optimization aware of the business model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCC 2016 : 22nd Asia-Pacific Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APCC.2016.7581493⟩</w:t>
+              <w:t xml:space="preserve">WAINA 2016 : 30th International Conference on Advanced Information Networking and Applications Workshops </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. pp.725 - 730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2016.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391251v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring techniques in practice: experiences and lessons learned</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel monitoring solution for 6LoWPAN-based Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoa La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM 2016: 9th System Analysis and Modelling Conference </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APCC 2016 : 22nd Asia-Pacific Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Yogyakarta, Indonesia. pp.230 - 237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APCC.2016.7581493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586259v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectively testing of timed composite systems using test case prioritization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+                <w:t xml:space="preserve">An implementation of a QoE evaluation technique including business model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE 2016 : 28th International Conference on Software Engineering and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18293/SEKE2016-153⟩</w:t>
+              <w:t xml:space="preserve">ICSOFT-PT 2016 : 11th International Conference on Software Paradigm Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal. pp.138 - 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006005001380145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358350v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of secure M2M communication in WSNs using DTLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
+                <w:t xml:space="preserve">Optimizing network utilization through source code state model representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Arturo Nolazco-Flores</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAM 2016 : 2nd IEEE International Workshop on Security Testing and Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nara, Japan. pp.78 - 83, </w:t>
+              <w:t xml:space="preserve">EWDTS 2016 : 14th East-West Design &amp; Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Yerevan, Armenia. pp.1 - 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDCSW.2016.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EWDTS.2016.7807732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416148v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic media sharing for mobile networks</w:t>
               </w:r>
@@ -10517,51 +10517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing protocol passive testing through 'Gedanken' experiments with Finite State Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11141,51 +11141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process mining for trust monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11382,616 +11382,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of video QoE from MAC parameters in wireless network : a Random Neural Network approach</w:t>
+                <w:t xml:space="preserve">QoE estimation for web service selection using a Fuzzy-Rough hybrid expert system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indira Paudel</w:t>
+                <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+                <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Badii Jouaber</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCIT 2014 : 14th International Symposium on Communications and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCIT.2014.7011868⟩</w:t>
+              <w:t xml:space="preserve">AINA 2014 : 28th IEEE International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Victoria, Bc, Canada. pp.629 - 634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2014.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262789v1</w:t>
+                <w:t xml:space="preserve">hal-01262475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Distributed Testing of Timed Composite Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+                <w:t xml:space="preserve">Détection de flux de contrôle illégaux dans les Smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Graa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 21st Asia-Pacific Software Engineering Conference (APSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760336v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of video transmission over 802.11n wireless network : a MAC layer perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Estimation of video QoE from MAC parameters in wireless network : a Random Neural Network approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Jouaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SaCoNeT 2014 : 5th International Conference on Smart Communications in Network Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCIT 2014 : 14th International Symposium on Communications and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Incheon, South Korea. pp.51 - 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCIT.2014.7011868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2014.6867761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01262788v1</w:t>
+                <w:t xml:space="preserve">hal-01262789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE estimation for web service selection using a Fuzzy-Rough hybrid expert system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+                <w:t xml:space="preserve">A Framework for Distributed Testing of Timed Composite Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2014 : 28th IEEE International Conference on Advanced Information Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AINA.2014.77⟩</w:t>
+              <w:t xml:space="preserve">2014 21st Asia-Pacific Software Engineering Conference (APSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Jeju, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSEC.2014.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262475v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de flux de contrôle illégaux dans les Smartphones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Cavalli</w:t>
+                <w:t xml:space="preserve">Performance evaluation of video transmission over 802.11n wireless network : a MAC layer perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badii Jouaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SaCoNeT 2014 : 5th International Conference on Smart Communications in Network Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vilanova I La Geltrú, Spain. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2014.6867761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009849v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On modeling and testing security properties of vehicular networks</w:t>
               </w:r>
@@ -12211,77 +12211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of illegal control flow in Android System: Protecting private data used by Smartphone Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12651,295 +12651,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing network protocols : formally, at runtime and online</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
+                <w:t xml:space="preserve">On testing against partial non-observable specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE 2014 : 26th International Conference on Software Engineering and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QUATIC 2014 : 9th International Conference on the Quality of Information and Communications Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Guimaraes, Portugal. pp.230 - 233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QUATIC.2014.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263332v1</w:t>
+                <w:t xml:space="preserve">hal-01262783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On testing against partial non-observable specifications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+                <w:t xml:space="preserve">Testing network protocols : formally, at runtime and online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoping Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUATIC 2014 : 9th International Conference on the Quality of Information and Communications Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEKE 2014 : 26th International Conference on Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.90 - 93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262783v1</w:t>
+                <w:t xml:space="preserve">hal-01263332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against Code Obfuscation Attacks based on control dependencies in Android Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13029,51 +13029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEBIST 2014 : 10th International Conference on Web Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain. pp.168 - 176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13101,516 +13101,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem for customer experience assurance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating quality of web services: a short survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kondratyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SACONET 2013 : International Conference on Smart Communications in Network Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2013.6654553⟩</w:t>
+              <w:t xml:space="preserve">ICWS 2013 : 20th International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Clara, United States. pp.587 - 594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2013.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262114v1</w:t>
+                <w:t xml:space="preserve">hal-01274984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Characterization of Illegal Control Flow in Android System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Cavalli</w:t>
+                <w:t xml:space="preserve">An effective attack detection approach in wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barbosa Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS 2013 : 9th International Conference on Signal Image Technology &amp; Internet Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NetMM '13 : International Workshop on Network Management and Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.1450 -1455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2013.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924480v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective attack detection approach in wireless mesh networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+                <w:t xml:space="preserve">Formal Characterization of Illegal Control Flow in Android System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Graa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMM '13 : International Workshop on Network Management and Monitoring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SITIS 2013 : 9th International Conference on Signal Image Technology &amp; Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842731v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating quality of web services: a short survey</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecosystem for customer experience assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cuadra-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Cutanda-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Aurelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Brunnström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. López de Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2013 : 20th International Conference on Web Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santa Clara, United States. pp.587 - 594, </w:t>
+              <w:t xml:space="preserve">SACONET 2013 : International Conference on Smart Communications in Network Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2013.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2013.6654553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274984v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring based on IOSTS for testing functional and security properties: application to an automotive case study</w:t>
               </w:r>
@@ -13700,51 +13700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of QoE of video traffic using a fuzzy expert system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13941,131 +13941,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of experience as a selection criterion for web services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
+                <w:t xml:space="preserve">A distributed intrusion detection scheme for wireless ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS '12 : The 8th International Conference on Signal-Image Technology &amp; Internet Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Sorrento, Italy. pp.519-526, </w:t>
+              <w:t xml:space="preserve">SAC '12 : The 27th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.556-562, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2012.81⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2245276.2245382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772763v1</w:t>
+                <w:t xml:space="preserve">hal-00738916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust-OrBAC : a trust access control model in multi-organization environments</w:t>
               </w:r>
@@ -14149,118 +14136,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed intrusion detection scheme for wireless ad hoc networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anderson Morais</w:t>
+                <w:t xml:space="preserve">Quality of experience as a selection criterion for web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '12 : The 27th Annual ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.556-562, </w:t>
+              <w:t xml:space="preserve">SITIS '12 : The 8th International Conference on Signal-Image Technology &amp; Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sorrento, Italy. pp.519-526, </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2245276.2245382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2012.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738916v1</w:t>
+                <w:t xml:space="preserve">hal-00772763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving protocol validation by an IOSTS-based passive testing approach</w:t>
               </w:r>
@@ -14856,77 +14856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting control flow in Smarphones: Combining static and dynamic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15090,51 +15090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using requirements engineering in an automatic security policy derivation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15142,51 +15142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanieh Azkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPM - SETOP 2011 : 6th International Workshop on Data Privacy Management and 4th International Workshop on Autonomous and Spontaneous Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leuven, Belgium. pp.155-172, </w:t>
@@ -16391,235 +16391,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal passive testing approach for checking real time constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing web service orchestrators in context : a symbolic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Pablo Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUATIC 2010 : 7th International Conference on the Quality of Information and Communications Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QUATIC.2010.55⟩</w:t>
+              <w:t xml:space="preserve">SEFM 2010 : 8th IEEE International Conference on Software Engineering and Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Pisa, Italy. pp.257 - 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEFM.2010.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306297v1</w:t>
+                <w:t xml:space="preserve">hal-01306744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing web service orchestrators in context : a symbolic approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A formal passive testing approach for checking real time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFM 2010 : 8th IEEE International Conference on Software Engineering and Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Pisa, Italy. pp.257 - 267, </w:t>
+              <w:t xml:space="preserve">QUATIC 2010 : 7th International Conference on the Quality of Information and Communications Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Porto, Portugal. pp.274 - 279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SEFM.2010.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/QUATIC.2010.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306744v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timed extended invariants for the passive testing of Web services</w:t>
               </w:r>
@@ -16837,390 +16837,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webmov : a dedicated framework for the modelling and testing of web services composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attack scripts generation for security validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2010 : 8th International Conference on Web Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEC-SY '10 : Sécurité des Systèmes d'Information et les Environnements Collaboratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306746v1</w:t>
+                <w:t xml:space="preserve">hal-00727714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmit and reserve (tar) : a coordinated channel access for IEEE 802.11 networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2010 : IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Sidney, Australia. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack scripts generation for security validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Webmov : a dedicated framework for the modelling and testing of web services composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dung Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Sadovykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEC-SY '10 : Sécurité des Systèmes d'Information et les Environnements Collaboratifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWS 2010 : 8th International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.377 - 384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727714v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fault injection tool for testing web services composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bessayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17312,702 +17312,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RobustWeb : development and validation of SOA applications based on Web services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Martins</w:t>
+                <w:t xml:space="preserve">Software vulnerabilities, prevention and detection methods : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taisy Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium of Computation : Brazil / INRIA, Cooperations, Advances and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Rio Grande Do Sul, Brazil</w:t>
+              <w:t xml:space="preserve">SEC-MDA 2009 : Security in Model Driven Architecture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands. pp.1 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448589v1</w:t>
+                <w:t xml:space="preserve">hal-01367445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passive testing approach for security checking and its practical usage for web services monitoring</w:t>
+                <w:t xml:space="preserve">A formal passive testing approach to test a MANET routing protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Keqin Li</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE 2009 : 9e Conférence Internationale sur Les NOuvelles TEchnologies de la REpartition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PWN 2009 : 5th IEEE PerCom Workshop on Pervasive Wireless Networking </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Galveston, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOM.2009.4912874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360187v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal approach for specification and verification of fault injection process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
+                <w:t xml:space="preserve">Analysis of the OLSR protocol by using formal passive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eliane Martins</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Merayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nunez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIS '09 : International Conference on Interaction Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1655925.1656086⟩</w:t>
+              <w:t xml:space="preserve">APSEC 2009 : 16th Asia-Pacific Software Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Penang, Malaysia. pp.152 - 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSEC.2009.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771611v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal passive testing approach to test a MANET routing protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A formal approach for specification and verification of fault injection process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PWN 2009 : 5th IEEE PerCom Workshop on Pervasive Wireless Networking </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PERCOM.2009.4912874⟩</w:t>
+              <w:t xml:space="preserve">ICIS '09 : International Conference on Interaction Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Phoenix, United States. pp.883-890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1655925.1656086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369686v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the OLSR protocol by using formal passive testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Maag</w:t>
+                <w:t xml:space="preserve">RobustWeb : development and validation of SOA applications based on Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Nunez</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisy Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSEC 2009 : 16th Asia-Pacific Software Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloquium of Computation : Brazil / INRIA, Cooperations, Advances and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rio Grande Do Sul, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366249v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software vulnerabilities, prevention and detection methods : a review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A passive testing approach for security checking and its practical usage for web services monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Benameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEC-MDA 2009 : Security in Model Driven Architecture </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands. pp.1 - 11</w:t>
+              <w:t xml:space="preserve">NOTERE 2009 : 9e Conférence Internationale sur Les NOuvelles TEchnologies de la REpartition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367445v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal framework to integrate timed security rules within a TEFSM-based system specification</w:t>
               </w:r>
@@ -18318,51 +18318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated passive testing approach for the IMS PoC service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18446,269 +18446,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en Compte de Règles de Sécurité Temporelles dans une Spéciﬁcation TEFSM d'un Système</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Cavalli</w:t>
+                <w:t xml:space="preserve">Interoperability testing of presence service on IMS platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Adala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iksoon Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TridentCom 2009 : 5th International Conference onTestbeds and Research Infrastructures for the Development of Networks &amp; Communities and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRIDENTCOM.2009.4976260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00419463v1</w:t>
+                <w:t xml:space="preserve">hal-00442192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability testing of presence service on IMS platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iksoon Hwang</w:t>
+                <w:t xml:space="preserve">Modélisation et détection formelles de vulnérabilités logicielles par le test passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanai Ardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Byers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TridentCom 2009 : 5th International Conference onTestbeds and Research Infrastructures for the Development of Networks &amp; Communities and Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAR-SSI 2009 : 4eme Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Luchon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRIDENTCOM.2009.4976260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00442192v1</w:t>
+                <w:t xml:space="preserve">hal-00444066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach to test stochastic and probabilistic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Merayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18726,317 +18756,287 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFEM 2009 : 11th International Conference on Formal Engineering Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Rio De Janeiro, Brazil. pp.186 - 205, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10373-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et détection formelles de vulnérabilités logicielles par le test passif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Mammar</w:t>
+                <w:t xml:space="preserve">Network protocol interoperability testing based on contextual signatures and passive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bayse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR-SSI 2009 : 4eme Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC 2009 : 24th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Honolulu (Hawaii), United States. pp.2 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1529282.1529284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444066v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network protocol interoperability testing based on contextual signatures and passive testing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+                <w:t xml:space="preserve">Prise en Compte de Règles de Sécurité Temporelles dans une Spéciﬁcation TEFSM d'un Système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2009 : 24th Annual ACM Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1529282.1529284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01316444v1</w:t>
+                <w:t xml:space="preserve">inria-00419463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security protocol testing using attack trees</w:t>
               </w:r>
@@ -19282,64 +19282,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability and controllability issues in conformance testing of Web service compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Pablo Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19380,516 +19380,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de test de robustesse basée sur l'injection de fautes et le monitorage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moreira</w:t>
+                <w:t xml:space="preserve">Security rules specification and analysis based on passive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Benameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2008 : IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250162v1</w:t>
+                <w:t xml:space="preserve">hal-01378696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of invariant properties to evaluate the results of fault-injection-based robustness testing of protocol implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and testing secure web-based systems : application to an industrial case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTW 2008 : 1st International Conference on Software Testing Verification and Validation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.21 - 30, </w:t>
+              <w:t xml:space="preserve">SITIS '08 : The Fourth International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bali, Indonesia. pp.128-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTW.2008.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2008.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326406v1</w:t>
+                <w:t xml:space="preserve">hal-00796034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security rules specification and analysis based on passive testing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Benameur</w:t>
+                <w:t xml:space="preserve">Une approche de test de robustesse basée sur l'injection de fautes et le monitorage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2008 : IEEE Global Telecommunications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378696v1</w:t>
+                <w:t xml:space="preserve">hal-00250162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and testing secure web-based systems : application to an industrial case study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of invariant properties to evaluate the results of fault-injection-based robustness testing of protocol implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS '08 : The Fourth International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bali, Indonesia. pp.128-136, </w:t>
+              <w:t xml:space="preserve">ICSTW 2008 : 1st International Conference on Software Testing Verification and Validation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.21 - 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2008.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSTW.2008.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796034v1</w:t>
+                <w:t xml:space="preserve">hal-01326406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reactive wireless mesh network architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20264,64 +20264,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context ontology for secure interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20485,51 +20485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReDEx : Receiver Diversity Exploitation mechanism for 802.11 wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20580,51 +20580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient time synchronization mechanism for wireless multi hop networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20769,213 +20769,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSP: A Novel Session Maintenance Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vérification et analyse de performance d'un protocole de gestion de session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 14th IEEE International Conference on Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFIP 2006: Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085693v1</w:t>
+                <w:t xml:space="preserve">inria-00111718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification et analyse de performance d'un protocole de gestion de session</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
+                <w:t xml:space="preserve">MSP: A Novel Session Maintenance Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2006: Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 14th IEEE International Conference on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Singapore, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2006.302611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00111718v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de tests d'intéropérabilité pour le protocole TCP</w:t>
               </w:r>
@@ -21564,51 +21564,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes De Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES '21 : Actes de la 16e Conférence internationale sur la disponibilité, la fiabilité et la sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, pp.1-8, 2021, 9781450390514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3465481.3470079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478392v1</w:t>
@@ -21723,51 +21723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimedia Quality of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21983,77 +21983,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cuadra  Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Cutanda Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Aurelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Brunnström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. López de Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of experience engineering for customer added value services: from evaluation to monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.1 - 256, 2014, ISTE, 978-1-84821-672-3. </w:t>
@@ -22722,51 +22722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zujany Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amponis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Radoglou-Grammatikis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagkas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02204-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ouffou&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10010006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Armando Fuentes Samaniego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arturo Nolazco-Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Valente Ramirez Velarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2019.10022471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnu Yenigun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Yevtushenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-019-09447-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Puiggali Allepuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dahab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kushik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Fakhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0357-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Andr&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.075389" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arturo Rivera Villagra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7555253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barbosa Abreu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Morais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Wehbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes de Oca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2015.069204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0457-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0459-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kondratyeva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijans.2014.4201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Mouttappa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2013.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76F51GP0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iksoon Hwang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Martins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13119-012-0012-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mammar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2011.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mattiello-Francisco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Toshiro Yano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS4F2SQ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJR1S2KR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00706162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwang Iksoon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verchere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.445" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G77ZJZW8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Shahmehri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Byers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2012.03.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ronald Jimenez Freitez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0146411612070115" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.10.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5F8CR3C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dorofeeva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.07.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BR4R895-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grepet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHXRF0L2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Song" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Dautov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rego" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR64739.2025.11130008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Iturbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00055" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Dung Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82065-6_5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s R&#237;os" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zaidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670444" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00050" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2_8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICMU58504.2023.10412157" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Orefice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sebek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lizarduy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012719200003753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkuden Rios" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouaziz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012125100003538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Caccavale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14179-9_14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974746v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011319000003266" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477901v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes De Oca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470079" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Zarakovitis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Klonidis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Prudnikova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bozorgchenani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470092" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos C. Zarakovitis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010578506450652" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268574v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29157-0_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Sambe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007923004070415" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rivera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_17" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526356v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fernanda Silva Balocchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006856501540165" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695148v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carvallo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74313-4_5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017535v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. Ortiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94289-6_30" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18419-3_17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487740v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Abreu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_14" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2017.50" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2017.88" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110091" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2017.75" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583350v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57186-7_54" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006480904800487" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335539v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.105" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369532v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006005001380145" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433929v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eleazar Lopez Coronado" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807732" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC.2016.7581493" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-153" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416148v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.13" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Visca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ernesto Baliosian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502902" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763244" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767065v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.27" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415351v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432412v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS.2016.43" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2016.41" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25645-0_30" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BWCCA.2015.104" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fuenzalida Nunez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.86" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.97" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Saint-Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alejandro Bustos Jimenez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.71" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANOMS.2015.7332672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262789v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paudel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevan Pokhrel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2014.7011868" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760336v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2014.16" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262788v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2014.6867761" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262475v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lalanne Rojas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.77" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009849v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.56" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-021-7-72" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214033v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17040-4_22" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262784v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_37" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262566v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262562v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kolomeez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15514/SYRCOSE-2014-8-15" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263332v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Che" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262783v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2014.38" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004855801680176" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262114v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra-S&#225;nchez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda-Rodriguez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aurelius" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. L&#243;pez de Vergara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2013.6654553" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924480v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842731v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274984v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.83" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2013.5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morais Anderson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allilaire" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488450" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2013.52" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772763v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.81" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767797v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35130-3_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738916v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2245382" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738521v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738970v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El Maarabani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261092" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771884v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2012.36" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747198v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2012.33" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816664v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_24" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Tran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768221v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2012.6378939" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738844v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Azkia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28879-1_11" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744694v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303607v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Odin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pablo Escobedo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sabiguero" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303601v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhigulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2011.30" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2011.11" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301634v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2011.13" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738626v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2011.17" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303013v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301638v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_14" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070425.2070443" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465027v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306297v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bessayah" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2010.55" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306744v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2010.30" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309503v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Morales" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.17" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305099v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.53" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306746v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Cao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.24" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306741v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506240" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727714v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306763v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maja" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Willik  Valenti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15585-7_13" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGLH9LWN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448589v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Moraes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisy Weber" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360187v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benameur" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Li" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771611v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655925.1656086" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369686v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2009.4912874" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366249v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Merayo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.37" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367445v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444089v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.52" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446605v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verch&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02138-1_8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771619v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529326" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316417v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2009.33" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419463v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442192v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Adala" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRIDENTCOM.2009.4976260" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360751v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10373-5_10" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMZZX9D1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444066v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanai Ardi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316444v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529284" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446770v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2009.206" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448581v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Corsetti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Yano" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2009.5304903" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360755v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2_15" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250162v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreira" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326406v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.51" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378696v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.400" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796034v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2008.58" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373149v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09490-8_18" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796077v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327393v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_27" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VT6BTR07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796098v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796516v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coma" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2008.133" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380237v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2008.22" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394732v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379599v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699638" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328016v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.129" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085693v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vieira" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302611" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111718v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530440v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Besse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478239v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor D. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04673-5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476915v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Perez-Castillo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paiva" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-022-09608-y" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678967v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478392v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904831v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52991-8_8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263826v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8850-6.ch008" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263345v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch003" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255095v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra  Sanchez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda Rodriguez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984352.ch2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690721v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-803-6" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673835v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-91216-32-9_10" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801279v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Orset" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zujany Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amponis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Radoglou-Grammatikis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagkas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02204-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ouffou&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10010006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Armando Fuentes Samaniego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arturo Nolazco-Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Valente Ramirez Velarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2019.10022471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnu Yenigun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Yevtushenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-019-09447-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Puiggali Allepuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dahab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kushik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Fakhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0357-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Andr&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.075389" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arturo Rivera Villagra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7555253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barbosa Abreu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Morais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Wehbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes de Oca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2015.069204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0457-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0459-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kondratyeva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijans.2014.4201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Mouttappa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2013.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76F51GP0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iksoon Hwang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Martins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13119-012-0012-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mammar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2011.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mattiello-Francisco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Toshiro Yano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS4F2SQ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJR1S2KR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00706162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwang Iksoon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verchere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.445" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G77ZJZW8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Shahmehri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Byers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2012.03.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ronald Jimenez Freitez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0146411612070115" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dorofeeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.07.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BR4R895-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.10.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5F8CR3C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grepet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHXRF0L2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Song" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Dautov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rego" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR64739.2025.11130008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Iturbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00055" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s R&#237;os" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zaidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670444" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Dung Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82065-6_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2_8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICMU58504.2023.10412157" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Orefice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sebek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lizarduy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012719200003753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkuden Rios" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouaziz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012125100003538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Caccavale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14179-9_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974746v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011319000003266" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477901v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes De Oca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Zarakovitis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Klonidis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Prudnikova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bozorgchenani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470092" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos C. Zarakovitis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010578506450652" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268574v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29157-0_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Sambe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007923004070415" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rivera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_17" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526356v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fernanda Silva Balocchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006856501540165" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695148v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carvallo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74313-4_5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017535v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. Ortiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94289-6_30" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18419-3_17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487740v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Abreu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_14" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2017.50" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2017.88" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110091" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2017.75" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583350v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57186-7_54" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006480904800487" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-153" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586259v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.105" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC.2016.7581493" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369532v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006005001380145" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433929v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eleazar Lopez Coronado" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807732" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Visca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ernesto Baliosian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502902" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763244" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767065v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.27" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415351v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432412v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS.2016.43" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2016.41" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25645-0_30" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BWCCA.2015.104" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fuenzalida Nunez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.86" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.97" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Saint-Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alejandro Bustos Jimenez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.71" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANOMS.2015.7332672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevan Pokhrel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lalanne Rojas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.77" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009849v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262789v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paudel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2014.7011868" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760336v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2014.16" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262788v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2014.6867761" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.56" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-021-7-72" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214033v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17040-4_22" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262784v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_37" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262566v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262562v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kolomeez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15514/SYRCOSE-2014-8-15" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262783v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2014.38" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Che" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004855801680176" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274984v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.83" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842731v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924480v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262114v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra-S&#225;nchez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda-Rodriguez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aurelius" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. L&#243;pez de Vergara" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2013.6654553" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2013.5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morais Anderson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allilaire" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488450" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2013.52" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2245382" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767797v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35130-3_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772763v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.81" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738521v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738970v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El Maarabani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261092" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771884v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2012.36" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747198v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2012.33" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816664v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_24" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Tran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768221v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2012.6378939" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738844v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Azkia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28879-1_11" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744694v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303607v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Odin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pablo Escobedo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sabiguero" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303601v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhigulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2011.30" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2011.11" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301634v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2011.13" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738626v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2011.17" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303013v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301638v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_14" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070425.2070443" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465027v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306744v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2010.30" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306297v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bessayah" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2010.55" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309503v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Morales" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.17" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305099v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.53" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727714v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306741v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506240" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306746v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Cao" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.24" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306763v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maja" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Willik  Valenti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15585-7_13" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGLH9LWN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367445v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369686v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2009.4912874" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366249v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Merayo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.37" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771611v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655925.1656086" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448589v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Moraes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisy Weber" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360187v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benameur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Li" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444089v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.52" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446605v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verch&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02138-1_8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771619v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529326" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316417v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2009.33" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442192v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Adala" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRIDENTCOM.2009.4976260" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444066v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanai Ardi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360751v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10373-5_10" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMZZX9D1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316444v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529284" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446770v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2009.206" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448581v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Corsetti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Yano" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2009.5304903" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360755v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2_15" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378696v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.400" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796034v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2008.58" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250162v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreira" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326406v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.51" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373149v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09490-8_18" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796077v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327393v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_27" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VT6BTR07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796098v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796516v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coma" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2008.133" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380237v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2008.22" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394732v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379599v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699638" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328016v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.129" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111718v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vieira" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085693v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302611" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530440v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Besse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478239v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor D. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04673-5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476915v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Perez-Castillo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paiva" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-022-09608-y" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678967v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478392v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904831v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52991-8_8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263826v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8850-6.ch008" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263345v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch003" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255095v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra  Sanchez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda Rodriguez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984352.ch2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690721v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-803-6" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673835v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-91216-32-9_10" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801279v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Orset" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>