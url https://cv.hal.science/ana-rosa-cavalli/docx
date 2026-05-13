--- v1 (2026-04-22)
+++ v2 (2026-05-13)
@@ -753,261 +753,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for the Attack Tolerance of Cloud Applications Based on Web Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switched-based resilient control of cyber-physical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Segovia-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ouffoué</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10010006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.212194 - 212208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3039879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113828v1</w:t>
+                <w:t xml:space="preserve">hal-03113904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched-based resilient control of cyber-physical systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
+                <w:t xml:space="preserve">A Framework for the Attack Tolerance of Cloud Applications Based on Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ouffoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t>
+                <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (3), pp.212194 - 212208. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3039879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics10010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113904v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monitoring-based approach for WSN security using IEEE-802.15.4/6LowPAN and DTLS communication</w:t>
               </w:r>
@@ -1019,51 +1019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Hoa La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Arturo Nolazco-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husnu Yenigun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Quality Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (2), pp.497-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,51 +1253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120, pp.46 - 52</w:t>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled El-Fakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (3), pp.251 - 264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1-2), pp.164 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1720,51 +1720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and influence of economical decisions on the quality of experience of OTT services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (6), pp.2773 - 2776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Barbosa Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,51 +1932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on formal active and passive testing with applications to the cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teruo Higashino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2036,51 +2036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on formal active and passive testing of distributed and networked systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teruo Higashino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2134,269 +2134,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ПАРАЛЛЕЛЬНАЯ КОМПОЗИЦИЯ КОНЕЧНЫХ АВТОМАТОВ С ТАЙМАУТАМИ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a trust approach in multi-organization environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kondratyeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+                <w:t xml:space="preserve">Cesar Andres Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control and Computer Science (Tomsk State University)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of secure software engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijsse.2014010101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948353v1</w:t>
+                <w:t xml:space="preserve">hal-01262565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a trust approach in multi-organization environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">ПАРАЛЛЕЛЬНАЯ КОМПОЗИЦИЯ КОНЕЧНЫХ АВТОМАТОВ С ТАЙМАУТАМИ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kondratyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar Andres Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of secure software engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Control and Computer Science (Tomsk State University)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (27), pp.73 - 81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262565v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security attacks and solutions in Vehicular Ad Hoc Networks : a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Hoa La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal on AdHoc networking systems (IJANS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (2), pp.1 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2456,51 +2456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (5), pp.68 - 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2551,51 +2551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramila Mouttappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (15), pp.2992 - 3008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2758,77 +2758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using finite state models for quality evaluation at web service develoment steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kondratyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Software Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (1), pp.87-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2996,51 +2996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Mattiello-Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Toshiro Yano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3125,51 +3125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (7), pp.298-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3241,51 +3241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hwang Iksoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Verchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3396,51 +3396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Byers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Software Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (9), pp.997-1013. </w:t>
@@ -3504,51 +3504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de scripts d'attaque pour la validation de la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3746,51 +3746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled El-Fakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3862,51 +3862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing a probabilistic FSM using interval estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (7), pp.1108 - 1125 </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3978,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (4), pp.827 - 841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4228,395 +4228,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Smarter Security Orchestration and Automatic Response for CPS and IoT</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing techniques to assess impact and cascading effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eider Iturbe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeria Valdés Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CloudCom 2023 - 14th IEEE International Conference on Cloud Computing Technology and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2023, Naples (Napoli), Italy. pp.298-302, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Cloud Computing Technology and Science (CloudCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Naples, France. pp.269-272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CloudCom59040.2023.00055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom59040.2023.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526166v1</w:t>
+                <w:t xml:space="preserve">hal-04587814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the adoption of automated cyber threat intelligence information sharing with integrated risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Valdés Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Valdés Ríos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Rego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security (ARES '24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna (AUSTRIA), Australia. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3664476.3670444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing techniques to assess impact and cascading effects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Smarter Security Orchestration and Automatic Response for CPS and IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Dautov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eider Iturbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Cloud Computing Technology and Science (CloudCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Naples, France. pp.269-272, </w:t>
+              <w:t xml:space="preserve">IEEE CloudCom 2023 - 14th IEEE International Conference on Cloud Computing Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Naples (Napoli), Italy. pp.298-302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CloudCom59040.2023.00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom59040.2023.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587814v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing IoT security in 6G networks: AI-Based intrusion detection, penetration testing, and Blockchain-based trust management(work-in-progress paper )</w:t>
               </w:r>
@@ -4749,64 +4749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resilience Component for a Digital Twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4853,51 +4853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybersecurity, monitoring, explainability and resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5087,51 +5087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DYNABIC approach to resilience of critical infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkuden Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eider Iturbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,76 +5462,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring approaches for security and safety analysis: application to a load position system</w:t>
+                <w:t xml:space="preserve">Monitoring Approaches for Security and Safety Analysis: Application to a Load Position System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zujany Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana R Cavalli</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5541,82 +5541,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politècnica de València and Open Universiteit, Apr 2022, Valencia (Espagne), mars 2007, Spain. </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.40-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477933v1</w:t>
+                <w:t xml:space="preserve">hal-03974746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twin for IoT environments : a testing and simulation tool</w:t>
               </w:r>
@@ -5726,76 +5726,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Approaches for Security and Safety Analysis: Application to a Load Position System</w:t>
+                <w:t xml:space="preserve">Monitoring approaches for security and safety analysis: application to a load position system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zujany Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5805,82 +5805,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.40-48, </w:t>
+              <w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de València and Open Universiteit, Apr 2022, Valencia (Espagne), mars 2007, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974746v1</w:t>
+                <w:t xml:space="preserve">hal-04477933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switched-based control testbed to assure cyber-physical resilience by design</w:t>
               </w:r>
@@ -6035,51 +6035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Business Informatics Wroclaw; Department of Computing Sydney, Macquarie Univ., Sydney, Australia, Jul 2022, Lisbon (Portugal), Portugal. pp.234-241, </w:t>
@@ -6479,63 +6479,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANCUS: Multi-layers vulnerability management framework for cloud-native 5G networks</w:t>
+                <w:t xml:space="preserve">SANCUS: multi-layers vulnerability management framework for cloud-native 5G networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charilaos Zarakovitis</w:t>
+                <w:t xml:space="preserve">Charilaos C. Zarakovitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Klonidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6562,121 +6562,112 @@
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Bozorgchenani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Conference on Availability, Reliability and Security (ARES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Vienna Austria, France. pp.1-10, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587817v1</w:t>
+                <w:t xml:space="preserve">hal-04478439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5Greplay: a 5G Network Traffic Fuzzer - Application to Attack Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zujany Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6694,112 +6685,112 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES 2021: The 16th International Conference on Availability, Reliability and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vienna, Austria. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3465481.3470079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANCUS: multi-layers vulnerability management framework for cloud-native 5G networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charilaos C. Zarakovitis</w:t>
+                <w:t xml:space="preserve">SANCUS: Multi-layers vulnerability management framework for cloud-native 5G networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Zarakovitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Klonidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6826,112 +6817,121 @@
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Bozorgchenani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Conference on Availability, Reliability and Security (ARES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.1-10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2021, Vienna Austria, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3465481.3470092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478439v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5Greplay: a 5G Network Traffic Fuzzer - Application to Attack Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zujany Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,51 +6949,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES 2021: The 16th International Conference on Availability, Reliability and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vienna Austria, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3465481.3470079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050929v1</w:t>
@@ -7251,51 +7251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics-driven DevSecOps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Bagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,668 +7695,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack tolerance for services-based applications in the cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflective attenuation of cyber-physical attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ouffoué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana R Cavalli</w:t>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTSS 2019: 31st IFIP International Conference on Testing Software and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31280-0_15⟩</w:t>
+              <w:t xml:space="preserve">CyberICPS 2019 : 5th Workshop on the Security of Industrial Control Systems and of Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42048-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526356v1</w:t>
+                <w:t xml:space="preserve">hal-02434486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflective attenuation of cyber-physical attacks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t>
+                <w:t xml:space="preserve">Attack tolerance for services-based applications in the cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ouffoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CyberICPS 2019 : 5th Workshop on the Security of Industrial Control Systems and of Cyber-Physical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg. pp.19-34, </w:t>
+              <w:t xml:space="preserve">ICTSS 2019: 31st IFIP International Conference on Testing Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.242-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-42048-2_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31280-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434486v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing software development process quality based on metrics correlation and suggestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dahab</w:t>
+                <w:t xml:space="preserve">Design of a secure shield for internet and web-based services using software reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Fernanda Silva Balocchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+                <w:t xml:space="preserve">Antonio M. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ouffoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Andres Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Software Technologies (ICSOFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.120 - 131, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Seattle, United States. pp.472 - 486, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006856501540165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94289-6_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977133v1</w:t>
+                <w:t xml:space="preserve">hal-02017535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A platform for security monitoring of multi-cloud applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing software development process quality based on metrics correlation and suggestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Carvallo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Erika Fernanda Silva Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSI 2017 : 11th International Adrei Ershov Informatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.59 - 71, </w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Software Technologies (ICSOFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.120 - 131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-74313-4_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006856501540165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695148v1</w:t>
+                <w:t xml:space="preserve">hal-01977133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a secure shield for internet and web-based services using software reflection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A platform for security monitoring of multi-cloud applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Seattle, United States. pp.472 - 486, </w:t>
+              <w:t xml:space="preserve">PSI 2017 : 11th International Adrei Ershov Informatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.59 - 71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94289-6_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-74313-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017535v1</w:t>
+                <w:t xml:space="preserve">hal-01695148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on mitigation techniques for SCADA-driven cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8410,876 +8410,876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to reduce the cost of monitoring and diagnosis using game theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A study of threat detection systems and techniques in the cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISIS 2016 : 11th International Conference on Risks and Security of Internet and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_14⟩</w:t>
+              <w:t xml:space="preserve">CRISIS 2017 : 12th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dinard, France. pp.140 - 155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76687-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487740v1</w:t>
+                <w:t xml:space="preserve">hal-01745762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How web services can be tolerant to intruders through diversification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework to reduce the cost of monitoring and diagnosis using game theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ouffoué</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2017 : 24th IEEE International Conference on Web Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States. pp.436 - 443, </w:t>
+              <w:t xml:space="preserve">CRISIS 2016 : 11th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.169 - 182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2017.50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592719v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of threat detection systems and techniques in the cloud</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">How web services can be tolerant to intruders through diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ouffoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Kushik</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISIS 2017 : 12th International Conference on Risks and Security of Internet and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dinard, France. pp.140 - 155, </w:t>
+              <w:t xml:space="preserve">ICWS 2017 : 24th IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States. pp.436 - 443, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-76687-4_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2017.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745762v1</w:t>
+                <w:t xml:space="preserve">hal-01592719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based attack tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreasing the complexity of deriving test suites against nondeterministic Finite State Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husnu Yenigun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ouffoué</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FINA 2017 : 13th International Symposium on Frontiers of Information Systems and Network Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2017.88⟩</w:t>
+              <w:t xml:space="preserve">EWDTS 2017 : 15th IEEE East-West Design &amp; Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWDTS.2017.8110091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583439v1</w:t>
+                <w:t xml:space="preserve">hal-01669274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing the complexity of deriving test suites against nondeterministic Finite State Machines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Model-based attack tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ouffoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWDTS 2017 : 15th IEEE East-West Design &amp; Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. pp.1 - 4, </w:t>
+              <w:t xml:space="preserve">FINA 2017 : 13th International Symposium on Frontiers of Information Systems and Network Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Taipei, Taiwan. pp.68 - 73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EWDTS.2017.8110091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2017.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669274v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attack-tolerant framework for web services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-cloud applications security monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ouffoué</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Lallali</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkuden Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC 2017 : 14th International Conference on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States. pp.503 - 506, </w:t>
+              <w:t xml:space="preserve">GPC 2017 : 12th International Conference on Green, Pervasive, and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Cetara, Italy. pp.748 - 758, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCC.2017.75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57186-7_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695155v1</w:t>
+                <w:t xml:space="preserve">hal-01583350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-cloud applications security monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An attack-tolerant framework for web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ouffoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erkuden Rios</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPC 2017 : 12th International Conference on Green, Pervasive, and Cloud Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Cetara, Italy. pp.748 - 758, </w:t>
+              <w:t xml:space="preserve">SCC 2017 : 14th International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States. pp.503 - 506, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57186-7_54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2017.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583350v1</w:t>
+                <w:t xml:space="preserve">hal-01695155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic derivation and validation of a cloud dataset for insider threat detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9320,746 +9320,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of secure M2M communication in WSNs using DTLS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">QoE-driven service optimization aware of the business model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Arturo Nolazco-Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAM 2016 : 2nd IEEE International Workshop on Security Testing and Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nara, Japan. pp.78 - 83, </w:t>
+              <w:t xml:space="preserve">WAINA 2016 : 30th International Conference on Advanced Information Networking and Applications Workshops </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. pp.725 - 730, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDCSW.2016.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2016.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416148v1</w:t>
+                <w:t xml:space="preserve">hal-01335539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectively testing of timed composite systems using test case prioritization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A novel monitoring solution for 6LoWPAN-based Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoa La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE 2016 : 28th International Conference on Software Engineering and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, San Francisco, United States. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">APCC 2016 : 22nd Asia-Pacific Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Yogyakarta, Indonesia. pp.230 - 237, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18293/SEKE2016-153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APCC.2016.7581493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358350v1</w:t>
+                <w:t xml:space="preserve">hal-01391251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring techniques in practice: experiences and lessons learned</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An implementation of a QoE evaluation technique including business model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM 2016: 9th System Analysis and Modelling Conference </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSOFT-PT 2016 : 11th International Conference on Software Paradigm Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal. pp.138 - 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006005001380145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586259v1</w:t>
+                <w:t xml:space="preserve">hal-01369532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-driven service optimization aware of the business model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optimizing network utilization through source code state model representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAINA 2016 : 30th International Conference on Advanced Information Networking and Applications Workshops </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWDTS 2016 : 14th East-West Design &amp; Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Yerevan, Armenia. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWDTS.2016.7807732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2016.105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01335539v1</w:t>
+                <w:t xml:space="preserve">hal-01433929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel monitoring solution for 6LoWPAN-based Wireless Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analysis of secure M2M communication in WSNs using DTLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Arturo Nolazco-Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCC 2016 : 22nd Asia-Pacific Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APCC.2016.7581493⟩</w:t>
+              <w:t xml:space="preserve">STAM 2016 : 2nd IEEE International Workshop on Security Testing and Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nara, Japan. pp.78 - 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCSW.2016.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391251v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implementation of a QoE evaluation technique including business model parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectively testing of timed composite systems using test case prioritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT-PT 2016 : 11th International Conference on Software Paradigm Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006005001380145⟩</w:t>
+              <w:t xml:space="preserve">SEKE 2016 : 28th International Conference on Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Francisco, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369532v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing network utilization through source code state model representation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Monitoring techniques in practice: experiences and lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWDTS 2016 : 14th East-West Design &amp; Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAM 2016: 9th System Analysis and Modelling Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EWDTS.2016.7807732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433929v1</w:t>
+                <w:t xml:space="preserve">hal-01586259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic media sharing for mobile networks</w:t>
               </w:r>
@@ -10071,51 +10071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Visca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ernesto Baliosian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10201,51 +10201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ernesto Baliosian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMOB 2016 : 12th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, New York, United States. pp.1 - 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10279,51 +10279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion Detection and Attack Tolerance for Cloud Environments: The CLARUS Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ouffoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10426,51 +10426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A misbehavior node detection algorithm for 6LoWPAN Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Hoa La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAM 2016: 2nd IEEE International Workshop on Security Testing And Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nara, Japan. pp.49 - 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10498,694 +10498,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing protocol passive testing through 'Gedanken' experiments with Finite State Machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Network monitoring using MMT: an application based on the user-agent field in HTTP headers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoa La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QRS 2016 : International Conference on Software Quality, Reliability and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria. pp.315 - 322, </w:t>
+              <w:t xml:space="preserve">AINA 2016 : 30th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. pp.147 - 154, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/QRS.2016.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2016.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432412v1</w:t>
+                <w:t xml:space="preserve">hal-01335530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network monitoring using MMT: an application based on the user-agent field in HTTP headers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optimizing protocol passive testing through 'Gedanken' experiments with Finite State Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2016 : 30th International Conference on Advanced Information Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. pp.147 - 154, </w:t>
+              <w:t xml:space="preserve">QRS 2016 : International Conference on Software Quality, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria. pp.315 - 322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AINA.2016.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/QRS.2016.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335530v1</w:t>
+                <w:t xml:space="preserve">hal-01432412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An abstraction for the interoperability analysis of security policies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An active testing tool for security testing of distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSS 2015 : 9th International Conference on Network and System Security </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, New York, United States. pp.418 - 427, </w:t>
+              <w:t xml:space="preserve">ARES 2015 : 10th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Toulouse, France. pp.735 - 740, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25645-0_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARES.2015.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263746v1</w:t>
+                <w:t xml:space="preserve">hal-01263726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative evaluation of two intrusion-tolerant routing protocols for Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An abstraction for the interoperability analysis of security policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ernesto Baliosian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BWCCA 2015: 10th International Conference on Broadband and Wireless Computing, Communication and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Krakow, Poland. pp.6 - 12, </w:t>
+              <w:t xml:space="preserve">NSS 2015 : 9th International Conference on Network and System Security </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, New York, United States. pp.418 - 427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BWCCA.2015.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25645-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341539v1</w:t>
+                <w:t xml:space="preserve">hal-01263746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE evaluation based on QoS and QoBiz parameters applied to an OTT service</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A comparative evaluation of two intrusion-tolerant routing protocols for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoa La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2015 : 22nd IEEE International Conference on Web Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2015.86⟩</w:t>
+              <w:t xml:space="preserve">BWCCA 2015: 10th International Conference on Broadband and Wireless Computing, Communication and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Krakow, Poland. pp.6 - 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BWCCA.2015.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269646v1</w:t>
+                <w:t xml:space="preserve">hal-01341539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active testing tool for security testing of distributed systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">QoE evaluation based on QoS and QoBiz parameters applied to an OTT service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Fuenzalida Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2015 : 10th International Conference on Availability, Reliability and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Toulouse, France. pp.735 - 740, </w:t>
+              <w:t xml:space="preserve">ICWS 2015 : 22nd IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States. pp.607 - 614, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARES.2015.97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2015.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263726v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process mining for trust monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11193,51 +11193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Alejandro Bustos Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAINA 2015 : 29th International Conference on Advanced Information Networking and Applications Workshops </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Gwangiu, South Korea. pp.605 - 610, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11284,51 +11284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring-based validation of functional and performance aspects of a greedy ant colony optimization protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11382,906 +11382,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE estimation for web service selection using a Fuzzy-Rough hybrid expert system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">On modeling and testing security properties of vehicular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2014 : 28th IEEE International Conference on Advanced Information Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AINA.2014.77⟩</w:t>
+              <w:t xml:space="preserve">ICSTW 2014 : 7th International Conference on Software Testing, Verification and Validation Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Cleveland, United States. pp.42 - 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTW.2014.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262475v1</w:t>
+                <w:t xml:space="preserve">hal-01285747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de flux de contrôle illégaux dans les Smartphones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Cavalli</w:t>
+                <w:t xml:space="preserve">On modeling and testing components of the European Train Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Andres Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPCT 2014 : International Conference on Advances in Information Processing And Communication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rome, Italy. pp.31 - 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15224/978-1-63248-021-7-72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009849v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of video QoE from MAC parameters in wireless network : a Random Neural Network approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Jouaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCIT 2014 : 14th International Symposium on Communications and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Incheon, South Korea. pp.51 - 55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCIT.2014.7011868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Distributed Testing of Timed Composite Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 21st Asia-Pacific Software Engineering Conference (APSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Jeju, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APSEC.2014.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of video transmission over 802.11n wireless network : a MAC layer perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Jouaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SaCoNeT 2014 : 5th International Conference on Smart Communications in Network Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Vilanova I La Geltrú, Spain. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2014.6867761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modeling and testing security properties of vehicular networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">QoE estimation for web service selection using a Fuzzy-Rough hybrid expert system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTW 2014 : 7th International Conference on Software Testing, Verification and Validation Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTW.2014.56⟩</w:t>
+              <w:t xml:space="preserve">AINA 2014 : 28th IEEE International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Victoria, Bc, Canada. pp.629 - 634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2014.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285747v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modeling and testing components of the European Train Control System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+                <w:t xml:space="preserve">Détection de flux de contrôle illégaux dans les Smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rui Abreu</w:t>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCT 2014 : International Conference on Advances in Information Processing And Communication Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262564v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of illegal control flow in Android System: Protecting private data used by Smartphone Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12322,356 +12322,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to evaluate trust using MMT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Extended Finite State Machine based test derivation strategies for telecommunication protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kolomeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSS 2014 : 8th International Conference on Network and System Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11698-3_37⟩</w:t>
+              <w:t xml:space="preserve">SYRCoSE 2014 : 8th Spring/Summer Young Researchers’ Colloquium on Software Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Saint-Pétersbourg, Russia. pp.108 - 113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15514/SYRCOSE-2014-8-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262784v1</w:t>
+                <w:t xml:space="preserve">hal-01262562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal verification of coordination systems' requirements : a case study on the European Train Control System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEKE 2014 : 26th International Conference on Software Engineering and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.393 - 396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Finite State Machine based test derivation strategies for telecommunication protocols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">How to evaluate trust using MMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYRCoSE 2014 : 8th Spring/Summer Young Researchers’ Colloquium on Software Engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Saint-Pétersbourg, Russia. pp.108 - 113, </w:t>
+              <w:t xml:space="preserve">NSS 2014 : 8th International Conference on Network and System Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Xi'An, China. pp.484 - 492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15514/SYRCOSE-2014-8-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11698-3_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262562v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On testing against partial non-observable specifications</w:t>
               </w:r>
@@ -12683,51 +12683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUATIC 2014 : 9th International Conference on the Quality of Information and Communications Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Guimaraes, Portugal. pp.230 - 233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12787,64 +12787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoping Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEKE 2014 : 26th International Conference on Software Engineering and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.90 - 93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12869,77 +12869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against Code Obfuscation Attacks based on control dependencies in Android Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13003,77 +13003,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEBIST 2014 : 10th International Conference on Web Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain. pp.168 - 176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13101,806 +13101,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating quality of web services: a short survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Monitoring based on IOSTS for testing functional and security properties: application to an automotive case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramila Mouttappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2013 : 20th International Conference on Web Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santa Clara, United States. pp.587 - 594, </w:t>
+              <w:t xml:space="preserve">COMPSAC 2013 : 37th Annual International Computer Software &amp; Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1 - 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2013.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2013.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274984v1</w:t>
+                <w:t xml:space="preserve">hal-01275006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective attack detection approach in wireless mesh networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Estimation of QoE of video traffic using a fuzzy expert system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morais Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMM '13 : International Workshop on Network Management and Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2013.1⟩</w:t>
+              <w:t xml:space="preserve">CCNC '13 : The 10th Annual IEEE Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Las Vegas, United States. pp.224-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842731v1</w:t>
+                <w:t xml:space="preserve">hal-00816061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Characterization of Illegal Control Flow in Android System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SITIS 2013 : 9th International Conference on Signal Image Technology &amp; Internet Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem for customer experience assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cuadra-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Cutanda-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Aurelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Brunnström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. López de Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SACONET 2013 : International Conference on Smart Communications in Network Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2013.6654553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring based on IOSTS for testing functional and security properties: application to an automotive case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evaluating quality of web services: a short survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kondratyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2013 : 37th Annual International Computer Software &amp; Applications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2013.5⟩</w:t>
+              <w:t xml:space="preserve">ICWS 2013 : 20th International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Clara, United States. pp.587 - 594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2013.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275006v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of QoE of video traffic using a fuzzy expert system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
+                <w:t xml:space="preserve">An effective attack detection approach in wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barbosa Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Allilaire</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC '13 : The 10th Annual IEEE Consumer Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Las Vegas, United States. pp.224-229, </w:t>
+              <w:t xml:space="preserve">NetMM '13 : International Workshop on Network Management and Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.1450 -1455, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2013.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816061v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Web service quality using finite state models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kondratyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13941,616 +13941,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed intrusion detection scheme for wireless ad hoc networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Improving protocol validation by an IOSTS-based passive testing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramila Mouttappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '12 : The 27th Annual ACM Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STV '12 : System Testing and Validation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.87-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738916v1</w:t>
+                <w:t xml:space="preserve">hal-00738521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust-OrBAC : a trust access control model in multi-organization environments</w:t>
+                <w:t xml:space="preserve">Role based interoperability security policies in collaborative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISS '12 : 8th International Conference on Information Systems Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Guwahati, India. pp.89-103, </w:t>
+              <w:t xml:space="preserve">SECOTS '12 : International Symposium on Security in Collaboration Technologies and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Denver, United States. pp.471-477, </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35130-3_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2012.6261092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767797v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of experience as a selection criterion for web services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">How to reduce the cost of passive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS '12 : The 8th International Conference on Signal-Image Technology &amp; Internet Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Sorrento, Italy. pp.519-526, </w:t>
+              <w:t xml:space="preserve">HASE '12 : 14th IEEE International High-Assurance Systems Engineering symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Omaha, United States. pp.209-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2012.81⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2012.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772763v1</w:t>
+                <w:t xml:space="preserve">hal-00771884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving protocol validation by an IOSTS-based passive testing approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pramila Mouttappa</w:t>
+                <w:t xml:space="preserve">Quality of experience as a selection criterion for web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STV '12 : System Testing and Validation Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SITIS '12 : The 8th International Conference on Signal-Image Technology &amp; Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sorrento, Italy. pp.519-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2012.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738521v1</w:t>
+                <w:t xml:space="preserve">hal-00772763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role based interoperability security policies in collaborative systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A distributed intrusion detection scheme for wireless ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOTS '12 : International Symposium on Security in Collaboration Technologies and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Denver, United States. pp.471-477, </w:t>
+              <w:t xml:space="preserve">SAC '12 : The 27th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.556-562, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2012.6261092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2245276.2245382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738970v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reduce the cost of passive testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trust-OrBAC : a trust access control model in multi-organization environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HASE '12 : 14th IEEE International High-Assurance Systems Engineering symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Omaha, United States. pp.209-216, </w:t>
+              <w:t xml:space="preserve">ICISS '12 : 8th International Conference on Information Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Guwahati, India. pp.89-103, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HASE.2012.36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35130-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771884v1</w:t>
+                <w:t xml:space="preserve">hal-00767797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IOSTS based passive testing approach for the validation of data-centric protocols</w:t>
               </w:r>
@@ -14562,51 +14562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramila Mouttappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QSIC '12 : 12th International Conference of Quality Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Xi'An, China. pp.49-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14653,51 +14653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A event-based packet dropping detection scheme for wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSS '12 : The 4th International Symposium on Cyberspace Safety and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Melbourne, Australia. pp.309-323, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14744,51 +14744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing customer experience through service quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14850,1386 +14850,1386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting control flow in Smarphones: Combining static and dynamic analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Using requirements engineering in an automatic security policy derivation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Autrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Azkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSS 2012: The 4th International Symposium on Cyberspace Safety and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35362-8_4⟩</w:t>
+              <w:t xml:space="preserve">DPM - SETOP 2011 : 6th International Workshop on Data Privacy Management and 4th International Workshop on Autonomous and Spontaneous Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leuven, Belgium. pp.155-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28879-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785180v1</w:t>
+                <w:t xml:space="preserve">hal-00738844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vector based model approach for defining trust in multi-organization environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Testing interoperability security policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS '12 : 7th International Conference on Risks and Security of Internet and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEKE '12 : The 24th International Conference on Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, San Francisco, United States. pp.464-469</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768221v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using requirements engineering in an automatic security policy derivation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Detecting control flow in Smarphones: Combining static and dynamic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPM - SETOP 2011 : 6th International Workshop on Data Privacy Management and 4th International Workshop on Autonomous and Spontaneous Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leuven, Belgium. pp.155-172, </w:t>
+              <w:t xml:space="preserve">CSS 2012: The 4th International Symposium on Cyberspace Safety and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Melbourne, Australia. pp.33 - 47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28879-1_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35362-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738844v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting trust evaluations with fuzzy logic in MOE</w:t>
+                <w:t xml:space="preserve">A vector based model approach for defining trust in multi-organization environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STV '12: System Testing and Validation Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRiSIS '12 : 7th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRISIS.2012.6378939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767987v1</w:t>
+                <w:t xml:space="preserve">hal-00768221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing interoperability security policies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Setting trust evaluations with fuzzy logic in MOE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE '12 : The 24th International Conference on Software Engineering and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, San Francisco, United States. pp.464-469</w:t>
+              <w:t xml:space="preserve">STV '12: System Testing and Validation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744694v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost effective cross-layer protocol testing : a case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Verification of interoperability security policies by model checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariel Sabiguero</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iksoon Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASE 2011 : Congreso Argentino de Sistemas Embebidos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HASE '11 : The 13th IEEE International High Assurance Systems Engineering Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boca Raton, United States. pp.376 -381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2011.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303607v1</w:t>
+                <w:t xml:space="preserve">hal-00738626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSM-based test derivation strategies for systems with time-outs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Detection of attacks in wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSIC 2011 : 11th International Conference On Quality Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QSIC.2011.30⟩</w:t>
+              <w:t xml:space="preserve">LADC 2011 : 5th Latin-American Symposium on Dependable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Sao Jose Dos Campos, Brazil. pp.45 - 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LADC.2011.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303601v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route manipulation attack in wireless mesh networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Using testing techniques for vulnerability detection in C programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2011 : 25th International Conference on Advanced Information Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AINA.2011.11⟩</w:t>
+              <w:t xml:space="preserve">23th International Conference on Testing Software and Systems (ICTSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.80-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24580-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465746v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of attacks in wireless mesh networks</w:t>
+                <w:t xml:space="preserve">A quality of experience based approach for wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LADC 2011 : 5th Latin-American Symposium on Dependable Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LADC.2011.13⟩</w:t>
+              <w:t xml:space="preserve">9th Wired/Wireless Internet Communications (WWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vilanova I La Geltrú, Spain. pp.162-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21560-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301634v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of interoperability security policies by model checking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cost effective cross-layer protocol testing : a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Pablo Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Sabiguero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HASE '11 : The 13th IEEE International High Assurance Systems Engineering Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CASE 2011 : Congreso Argentino de Sistemas Embebidos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Buenos Aires, Argentina. pp.103 - 108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738626v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using testing techniques for vulnerability detection in C programs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">FSM-based test derivation strategies for systems with time-outs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhigulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Conference on Testing Software and Systems (ICTSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.80-96, </w:t>
+              <w:t xml:space="preserve">QSIC 2011 : 11th International Conference On Quality Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Madrid, Spain. pp.141 - 149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24580-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/QSIC.2011.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303013v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quality of experience based approach for wireless mesh networks</w:t>
+                <w:t xml:space="preserve">Route manipulation attack in wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Wired/Wireless Internet Communications (WWIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Vilanova I La Geltrú, Spain. pp.162-173, </w:t>
+              <w:t xml:space="preserve">AINA 2011 : 25th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Biopolis, Singapore. pp.501 - 508, </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21560-5_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2011.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301638v1</w:t>
+                <w:t xml:space="preserve">hal-01465746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based attack injection approach for security validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16302,51 +16302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16391,425 +16391,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing web service orchestrators in context : a symbolic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timed extended invariants for the passive testing of Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gaston</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Gerardo Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFM 2010 : 8th IEEE International Conference on Software Engineering and Formal Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SEFM.2010.30⟩</w:t>
+              <w:t xml:space="preserve">ICWS 2010 : 8th International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.592 - 599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306744v1</w:t>
+                <w:t xml:space="preserve">hal-01309503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal passive testing approach for checking real time constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bessayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUATIC 2010 : 7th International Conference on the Quality of Information and Communications Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Porto, Portugal. pp.274 - 279, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/QUATIC.2010.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed extended invariants for the passive testing of Web services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing web service orchestrators in context : a symbolic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Pablo Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Morales</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2010 : 8th International Conference on Web Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.592 - 599, </w:t>
+              <w:t xml:space="preserve">SEFM 2010 : 8th IEEE International Conference on Software Engineering and Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Pisa, Italy. pp.257 - 267, </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SEFM.2010.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309503v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal approach for interoperability testing of security rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen El Maarabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SITIS 2010 : 6th International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Kuala Lumpur, Malaysia. pp.277 - 284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16856,51 +16856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attack scripts generation for security validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16964,51 +16964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2010 : IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Sidney, Australia. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17042,51 +17042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webmov : a dedicated framework for the modelling and testing of web services composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17176,64 +17176,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fault injection tool for testing web services composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bessayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Maja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17312,806 +17312,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software vulnerabilities, prevention and detection methods : a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t>
+                <w:t xml:space="preserve">A formal framework to integrate timed security rules within a TEFSM-based system specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEC-MDA 2009 : Security in Model Driven Architecture </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APSEC 2009 : 16th AsiaPacific Software Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Batu Ferringhi, Malaysia. pp.489 - 496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSEC.2009.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367445v1</w:t>
+                <w:t xml:space="preserve">hal-00444089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal passive testing approach to test a MANET routing protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">RobustWeb : development and validation of SOA applications based on Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisy Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PWN 2009 : 5th IEEE PerCom Workshop on Pervasive Wireless Networking </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloquium of Computation : Brazil / INRIA, Cooperations, Advances and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rio Grande Do Sul, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PERCOM.2009.4912874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01369686v1</w:t>
+                <w:t xml:space="preserve">hal-00448589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the OLSR protocol by using formal passive testing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A passive testing approach for security checking and its practical usage for web services monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Nunez</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Benameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSEC 2009 : 16th Asia-Pacific Software Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOTERE 2009 : 9e Conférence Internationale sur Les NOuvelles TEchnologies de la REpartition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366249v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal approach for specification and verification of fault injection process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Software vulnerabilities, prevention and detection methods : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIS '09 : International Conference on Interaction Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEC-MDA 2009 : Security in Model Driven Architecture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands. pp.1 - 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771611v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RobustWeb : development and validation of SOA applications based on Web services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A formal passive testing approach to test a MANET routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Taisy Weber</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium of Computation : Brazil / INRIA, Cooperations, Advances and Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PWN 2009 : 5th IEEE PerCom Workshop on Pervasive Wireless Networking </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Galveston, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOM.2009.4912874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448589v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passive testing approach for security checking and its practical usage for web services monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analysis of the OLSR protocol by using formal passive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Benameur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Keqin Li</w:t>
+                <w:t xml:space="preserve">Mercedes Merayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nunez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE 2009 : 9e Conférence Internationale sur Les NOuvelles TEchnologies de la REpartition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APSEC 2009 : 16th Asia-Pacific Software Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Penang, Malaysia. pp.152 - 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSEC.2009.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360187v1</w:t>
+                <w:t xml:space="preserve">hal-01366249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal framework to integrate timed security rules within a TEFSM-based system specification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A formal approach for specification and verification of fault injection process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSEC 2009 : 16th AsiaPacific Software Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Batu Ferringhi, Malaysia. pp.489 - 496, </w:t>
+              <w:t xml:space="preserve">ICIS '09 : International Conference on Interaction Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Phoenix, United States. pp.883-890, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APSEC.2009.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1655925.1656086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444089v1</w:t>
+                <w:t xml:space="preserve">hal-00771611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, validation, and verification of PCEP using the IF language</w:t>
               </w:r>
@@ -18123,51 +18123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Verchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18208,334 +18208,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passive conformance testing approach for a MANET routing protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An automated passive testing approach for the IMS PoC service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '09 : 24th Annual ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hawai, United States. pp.207-211, </w:t>
+              <w:t xml:space="preserve">ASE 2009 : 24th IEEE/ACM International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Auckland, New Zealand. pp.535 - 539, </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1529282.1529326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASE.2009.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771619v1</w:t>
+                <w:t xml:space="preserve">hal-01316417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated passive testing approach for the IMS PoC service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
+                <w:t xml:space="preserve">A passive conformance testing approach for a MANET routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE 2009 : 24th IEEE/ACM International Conference on Automated Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Auckland, New Zealand. pp.535 - 539, </w:t>
+              <w:t xml:space="preserve">SAC '09 : 24th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hawai, United States. pp.207-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASE.2009.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1529282.1529326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316417v1</w:t>
+                <w:t xml:space="preserve">hal-00771619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability testing of presence service on IMS platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen El Maarabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Adala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TridentCom 2009 : 5th International Conference onTestbeds and Research Infrastructures for the Development of Networks &amp; Communities and Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18582,51 +18582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et détection formelles de vulnérabilités logicielles par le test passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18694,90 +18694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach to test stochastic and probabilistic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Merayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFEM 2009 : 11th International Conference on Formal Engineering Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Rio De Janeiro, Brazil. pp.186 - 205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18823,77 +18823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network protocol interoperability testing based on contextual signatures and passive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bayse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2009 : 24th Annual ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Honolulu (Hawaii), United States. pp.2 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19016,941 +19016,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00419463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security protocol testing using attack trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Observability and controllability issues in conformance testing of Web service compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Pablo Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSE '09 : 12th IEEE International Conference on Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Vancouver, Canada. pp.690-697, </w:t>
+              <w:t xml:space="preserve">TESTCOM/FATES 2009 : 21st IFIP International Conference on Testing of Communicating Systems and 9th International Workshop on Formal Approaches to Testing of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.217 - 222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSE.2009.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05031-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446770v1</w:t>
+                <w:t xml:space="preserve">hal-01360755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended interoperability models for timed system robustness testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Mattiello-Francisco</w:t>
+                <w:t xml:space="preserve">Security protocol testing using attack trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morais Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edgard Yano</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATINCOM '09 : IEEE Latin-American Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LATINCOM.2009.5304903⟩</w:t>
+              <w:t xml:space="preserve">CSE '09 : 12th IEEE International Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vancouver, Canada. pp.690-697, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSE.2009.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448581v1</w:t>
+                <w:t xml:space="preserve">hal-00446770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability and controllability issues in conformance testing of Web service compositions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Extended interoperability models for timed system robustness testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mattiello-Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Corsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Yano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TESTCOM/FATES 2009 : 21st IFIP International Conference on Testing of Communicating Systems and 9th International Workshop on Formal Approaches to Testing of Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.217 - 222, </w:t>
+              <w:t xml:space="preserve">LATINCOM '09 : IEEE Latin-American Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Medelin, Colombia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05031-2_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LATINCOM.2009.5304903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360755v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security rules specification and analysis based on passive testing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A reactive wireless mesh network architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Benameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2008 : IEEE Global Telecommunications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">Med-Hoc-Net 2008 : Seventh Annual Mediterranean Ad Hoc Networking Workshop : Advances in Ad Hoc Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Palma De Mallorca, Spain. pp.203 - 214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-09490-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378696v1</w:t>
+                <w:t xml:space="preserve">hal-01373149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and testing secure web-based systems : application to an industrial case study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+                <w:t xml:space="preserve">Une approche de test de robustesse basée sur l'injection de fautes et le monitorage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS '08 : The Fourth International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796034v1</w:t>
+                <w:t xml:space="preserve">hal-00250162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de test de robustesse basée sur l'injection de fautes et le monitorage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Cavalli</w:t>
+                <w:t xml:space="preserve">Use of invariant properties to evaluate the results of fault-injection-based robustness testing of protocol implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSTW 2008 : 1st International Conference on Software Testing Verification and Validation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.21 - 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTW.2008.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250162v1</w:t>
+                <w:t xml:space="preserve">hal-01326406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of invariant properties to evaluate the results of fault-injection-based robustness testing of protocol implementations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Security rules specification and analysis based on passive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anderson Morais</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Benameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTW 2008 : 1st International Conference on Software Testing Verification and Validation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.21 - 30, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2008 : IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTW.2008.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326406v1</w:t>
+                <w:t xml:space="preserve">hal-01378696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactive wireless mesh network architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modeling and testing secure web-based systems : application to an industrial case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med-Hoc-Net 2008 : Seventh Annual Mediterranean Ad Hoc Networking Workshop : Advances in Ad Hoc Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Palma De Mallorca, Spain. pp.203 - 214, </w:t>
+              <w:t xml:space="preserve">SITIS '08 : The Fourth International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bali, Indonesia. pp.128-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-09490-8_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2008.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373149v1</w:t>
+                <w:t xml:space="preserve">hal-00796034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating attack scenarios for the validation of security protocol implementations</w:t>
               </w:r>
@@ -19962,51 +19962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAST '08 : 2nd Brazilian Workshop on Systematic and Automated Software Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Campinas, Brazil. pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20057,51 +20057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> AdHoc-NOW 2008 : 7th International Conference on Ad Hoc Networks and Wireless</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Sophia-Antipolis, France. pp.345 - 356, </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20160,64 +20160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing security policies for web applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTW '08 : IEEE International Conference on Software Testing Verification and Validation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.269-270, </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20264,77 +20264,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context ontology for secure interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FARES 2008 : International Workshop on Frontiers in Availability, Reliability and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Barcelona, Spain. pp.821-827, </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20362,386 +20362,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling system security rules with time constraints using timed extended finite state machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">ReDEx : Receiver Diversity Exploitation mechanism for 802.11 wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS-RT 2008 : 12th IEEE/ACM International Symposium on Distributed Simulation an Real Time Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLAN 2008 : International Conference on the Latest Advances in Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Toulouse, France. pp.1 - 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380237v1</w:t>
+                <w:t xml:space="preserve">hal-01394732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReDEx : Receiver Diversity Exploitation mechanism for 802.11 wireless networks</w:t>
+                <w:t xml:space="preserve">Efficient time synchronization mechanism for wireless multi hop networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLAN 2008 : International Conference on the Latest Advances in Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2008 : IEEE 19th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394732v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient time synchronization mechanism for wireless multi hop networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modeling system security rules with time constraints using timed extended finite state machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2008 : IEEE 19th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">DS-RT 2008 : 12th IEEE/ACM International Symposium on Distributed Simulation an Real Time Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.173 - 180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DS-RT.2008.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379599v1</w:t>
+                <w:t xml:space="preserve">hal-01380237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression and performance testing of an e-learning Web application : dotLRN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SITIS 2007 : 3rd International Conference on Signal Image Technology and Internet-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Shangai, China. pp.369 - 376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21250,51 +21250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Perez-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Quality Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30 (4), pp.953-954, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21373,51 +21373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Software and Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husnu Yenigun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21502,51 +21502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5Greplay: a 5G network traffic fuzzer - application to attack injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zujany Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21564,51 +21564,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes De Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES '21 : Actes de la 16e Conférence internationale sur la disponibilité, la fiabilité et la sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, pp.1-8, 2021, 9781450390514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3465481.3470079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478392v1</w:t>
@@ -21723,51 +21723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimedia Quality of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21775,51 +21775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging research on networked multimedia communication systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Science Reference, pp.250 - 284, 2015, Advances in multimedia and interactive technologies book series, 978-1-466-68850-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21879,51 +21879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramila Mouttappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of research on embedded systems design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.52 - 74, 2014, Advances in Systems Analysis, Software Engineering, and High Performance Computing book series, 978-1-466-66194-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21983,77 +21983,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cuadra  Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Cutanda Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Aurelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Brunnström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. López de Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of experience engineering for customer added value services: from evaluation to monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.1 - 256, 2014, ISTE, 978-1-84821-672-3. </w:t>
@@ -22117,51 +22117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22247,64 +22247,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web-based information technologies and distributed systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantis Press, pp.207-255, 2010, Atlantis Ambient and Pervasive Intelligence, </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22351,51 +22351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security in ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Orset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless and mobile network security : security basics, security in on-the-shelf and emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iSTE-WILEY, pp.475-524, 2009, 978-1-84821-117-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22722,51 +22722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zujany Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amponis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Radoglou-Grammatikis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagkas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02204-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ouffou&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10010006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Armando Fuentes Samaniego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arturo Nolazco-Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Valente Ramirez Velarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2019.10022471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnu Yenigun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Yevtushenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-019-09447-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Puiggali Allepuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dahab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kushik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Fakhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0357-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Andr&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.075389" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arturo Rivera Villagra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7555253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barbosa Abreu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Morais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Wehbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes de Oca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2015.069204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0457-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0459-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kondratyeva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijans.2014.4201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Mouttappa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2013.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76F51GP0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iksoon Hwang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Martins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13119-012-0012-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mammar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2011.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mattiello-Francisco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Toshiro Yano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS4F2SQ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJR1S2KR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00706162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwang Iksoon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verchere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.445" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G77ZJZW8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Shahmehri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Byers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2012.03.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ronald Jimenez Freitez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0146411612070115" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dorofeeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.07.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BR4R895-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.10.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5F8CR3C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grepet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHXRF0L2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Song" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Dautov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rego" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR64739.2025.11130008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Iturbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00055" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s R&#237;os" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zaidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670444" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Dung Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82065-6_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2_8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICMU58504.2023.10412157" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Orefice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sebek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lizarduy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012719200003753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkuden Rios" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouaziz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012125100003538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Caccavale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14179-9_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974746v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011319000003266" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477901v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes De Oca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Zarakovitis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Klonidis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Prudnikova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bozorgchenani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470092" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos C. Zarakovitis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010578506450652" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268574v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29157-0_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Sambe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007923004070415" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rivera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_17" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526356v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fernanda Silva Balocchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006856501540165" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695148v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carvallo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74313-4_5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017535v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. Ortiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94289-6_30" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18419-3_17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487740v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Abreu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_14" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2017.50" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2017.88" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110091" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2017.75" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583350v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57186-7_54" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006480904800487" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-153" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586259v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.105" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC.2016.7581493" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369532v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006005001380145" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433929v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eleazar Lopez Coronado" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807732" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Visca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ernesto Baliosian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502902" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763244" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767065v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.27" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415351v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432412v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS.2016.43" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2016.41" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25645-0_30" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BWCCA.2015.104" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fuenzalida Nunez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.86" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.97" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Saint-Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alejandro Bustos Jimenez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.71" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANOMS.2015.7332672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevan Pokhrel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lalanne Rojas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.77" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009849v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262789v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paudel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2014.7011868" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760336v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2014.16" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262788v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2014.6867761" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.56" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-021-7-72" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214033v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17040-4_22" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262784v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_37" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262566v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262562v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kolomeez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15514/SYRCOSE-2014-8-15" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262783v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2014.38" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Che" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004855801680176" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274984v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.83" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842731v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924480v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262114v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra-S&#225;nchez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda-Rodriguez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aurelius" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. L&#243;pez de Vergara" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2013.6654553" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2013.5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morais Anderson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allilaire" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488450" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2013.52" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2245382" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767797v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35130-3_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772763v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.81" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738521v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738970v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El Maarabani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261092" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771884v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2012.36" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747198v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2012.33" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816664v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_24" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Tran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768221v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2012.6378939" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738844v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Azkia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28879-1_11" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744694v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303607v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Odin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pablo Escobedo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sabiguero" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303601v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhigulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2011.30" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2011.11" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301634v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2011.13" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738626v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2011.17" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303013v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301638v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_14" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070425.2070443" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465027v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306744v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2010.30" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306297v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bessayah" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2010.55" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309503v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Morales" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.17" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305099v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.53" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727714v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306741v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506240" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306746v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Cao" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.24" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306763v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maja" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Willik  Valenti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15585-7_13" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGLH9LWN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367445v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369686v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2009.4912874" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366249v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Merayo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.37" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771611v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655925.1656086" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448589v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Moraes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisy Weber" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360187v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benameur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Li" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444089v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.52" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446605v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verch&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02138-1_8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771619v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529326" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316417v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2009.33" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442192v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Adala" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRIDENTCOM.2009.4976260" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444066v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanai Ardi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360751v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10373-5_10" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMZZX9D1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316444v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529284" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446770v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2009.206" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448581v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Corsetti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Yano" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2009.5304903" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360755v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2_15" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378696v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.400" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796034v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2008.58" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250162v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreira" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326406v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.51" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373149v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09490-8_18" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796077v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327393v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_27" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VT6BTR07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796098v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796516v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coma" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2008.133" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380237v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2008.22" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394732v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379599v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699638" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328016v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.129" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111718v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vieira" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085693v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302611" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530440v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Besse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478239v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor D. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04673-5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476915v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Perez-Castillo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paiva" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-022-09608-y" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678967v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478392v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904831v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52991-8_8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263826v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8850-6.ch008" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263345v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch003" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255095v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra  Sanchez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda Rodriguez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984352.ch2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690721v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-803-6" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673835v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-91216-32-9_10" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801279v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Orset" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zujany Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amponis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Radoglou-Grammatikis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagkas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02204-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ouffou&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10010006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Armando Fuentes Samaniego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arturo Nolazco-Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Valente Ramirez Velarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2019.10022471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnu Yenigun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Yevtushenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-019-09447-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Puiggali Allepuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dahab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kushik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Fakhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0357-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Andr&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.075389" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arturo Rivera Villagra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7555253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barbosa Abreu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Morais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Wehbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes de Oca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2015.069204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0457-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0459-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kondratyeva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijans.2014.4201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Mouttappa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2013.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76F51GP0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iksoon Hwang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Martins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13119-012-0012-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mammar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2011.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mattiello-Francisco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Toshiro Yano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS4F2SQ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJR1S2KR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00706162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwang Iksoon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verchere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.445" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G77ZJZW8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Shahmehri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Byers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2012.03.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ronald Jimenez Freitez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0146411612070115" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dorofeeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.07.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BR4R895-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.10.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5F8CR3C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grepet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHXRF0L2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Song" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Dautov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rego" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR64739.2025.11130008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s R&#237;os" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zaidi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670444" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Iturbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00055" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Dung Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82065-6_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2_8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICMU58504.2023.10412157" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Orefice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sebek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lizarduy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012719200003753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkuden Rios" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouaziz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012125100003538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Caccavale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14179-9_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011319000003266" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477901v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes De Oca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos C. Zarakovitis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Klonidis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Prudnikova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bozorgchenani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470079" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Zarakovitis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470092" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010578506450652" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268574v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29157-0_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Sambe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007923004070415" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rivera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_17" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_15" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017535v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. Ortiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94289-6_30" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fernanda Silva Balocchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006856501540165" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695148v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carvallo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74313-4_5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18419-3_17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_10" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Abreu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2017.50" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669274v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110091" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2017.88" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57186-7_54" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695155v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2017.75" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006480904800487" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335539v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.105" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391251v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC.2016.7581493" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006005001380145" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433929v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eleazar Lopez Coronado" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807732" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-153" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586259v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Visca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ernesto Baliosian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502902" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763244" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767065v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.27" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415351v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2016.41" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432412v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS.2016.43" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263726v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.97" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263746v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25645-0_30" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341539v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BWCCA.2015.104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269646v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fuenzalida Nunez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.86" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Saint-Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alejandro Bustos Jimenez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.71" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANOMS.2015.7332672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.56" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262564v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-021-7-72" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262789v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paudel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevan Pokhrel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2014.7011868" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760336v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2014.16" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262788v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2014.6867761" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262475v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lalanne Rojas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.77" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009849v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214033v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17040-4_22" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kolomeez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15514/SYRCOSE-2014-8-15" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262566v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_37" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262783v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2014.38" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Che" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004855801680176" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275006v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2013.5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816061v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morais Anderson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allilaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488450" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924480v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262114v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra-S&#225;nchez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda-Rodriguez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aurelius" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. L&#243;pez de Vergara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2013.6654553" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274984v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.83" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842731v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2013.52" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738521v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738970v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El Maarabani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261092" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771884v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2012.36" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772763v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.81" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738916v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2245382" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767797v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35130-3_7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747198v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2012.33" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816664v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_24" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Tran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738844v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Azkia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28879-1_11" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744694v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768221v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2012.6378939" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738626v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2011.17" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301634v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2011.13" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303013v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_14" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Odin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pablo Escobedo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sabiguero" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303601v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhigulin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2011.30" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465746v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2011.11" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070425.2070443" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465027v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309503v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Morales" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306297v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bessayah" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2010.55" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306744v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2010.30" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305099v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.53" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727714v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306741v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506240" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306746v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Cao" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.24" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306763v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maja" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Willik  Valenti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15585-7_13" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGLH9LWN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444089v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.52" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448589v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Moraes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisy Weber" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360187v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benameur" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Li" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367445v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369686v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2009.4912874" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366249v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Merayo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.37" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771611v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655925.1656086" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446605v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verch&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02138-1_8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316417v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2009.33" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771619v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529326" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442192v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Adala" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRIDENTCOM.2009.4976260" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444066v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanai Ardi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360751v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10373-5_10" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMZZX9D1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316444v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529284" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360755v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446770v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2009.206" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448581v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Corsetti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Yano" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2009.5304903" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373149v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09490-8_18" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250162v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreira" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326406v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.51" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378696v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.400" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796034v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2008.58" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796077v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327393v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_27" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VT6BTR07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796098v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796516v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coma" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2008.133" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394732v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379599v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699638" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380237v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2008.22" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328016v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.129" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111718v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vieira" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085693v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302611" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530440v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Besse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478239v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor D. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04673-5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476915v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Perez-Castillo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paiva" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-022-09608-y" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678967v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478392v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904831v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52991-8_8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263826v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8850-6.ch008" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263345v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch003" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255095v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra  Sanchez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda Rodriguez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984352.ch2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690721v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-803-6" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673835v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-91216-32-9_10" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801279v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Orset" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>