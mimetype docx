--- v2 (2026-05-13)
+++ v3 (2026-06-03)
@@ -1792,321 +1792,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective attack detection approach in wireless mesh networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey on formal active and passive testing with applications to the cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Barbosa Abreu</w:t>
+                <w:t xml:space="preserve">Teruo Higashino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Morais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Space-Based and Situated Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSSC.2015.069204⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.85 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-015-0457-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262770v1</w:t>
+                <w:t xml:space="preserve">hal-01262762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on formal active and passive testing with applications to the cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An effective attack detection approach in wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barbosa Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teruo Higashino</w:t>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Nunez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70 (3), pp.85 - 93. </w:t>
+              <w:t xml:space="preserve">International Journal of Space-Based and Situated Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.89 - 99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-015-0457-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSSC.2015.069204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262762v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on formal active and passive testing of distributed and networked systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teruo Higashino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nunez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (3), pp.83 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2641,51 +2641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating attack scenarios for the system security validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,561 +2860,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic approach to integrate common timed security rules within a TEFSM-based system specification</w:t>
+                <w:t xml:space="preserve">Applying formal methods to PCEP: an industrial case study from modeling to test generation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Mammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+                <w:t xml:space="preserve">Hwang Iksoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Verchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Software Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infsof.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.343--361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stvr.445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711778v1</w:t>
+                <w:t xml:space="preserve">hal-00706162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InRob : an approach for testing interoperability and robustness of real-time embedded software</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliane Martins</w:t>
+                <w:t xml:space="preserve">A systematic approach to integrate common timed security rules within a TEFSM-based system specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edgard Toshiro Yano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Software Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (1), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infsof.2011.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2011.02.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00711774v1</w:t>
+                <w:t xml:space="preserve">hal-00711778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight bound on the length of distinguishing sequences for non-observable nondeterministic finite-state machines with a polynomial number of inputs and outputs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+                <w:t xml:space="preserve">InRob : an approach for testing interoperability and robustness of real-time embedded software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mattiello-Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Toshiro Yano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (1), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2011.02.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2011.12.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00711769v1</w:t>
+                <w:t xml:space="preserve">hal-00711774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying formal methods to PCEP: an industrial case study from modeling to test generation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Lallali</w:t>
+                <w:t xml:space="preserve">Tight bound on the length of distinguishing sequences for non-observable nondeterministic finite-state machines with a polynomial number of inputs and outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iksoon Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Verchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (5), pp.343--361. </w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (7), pp.298-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stvr.445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2011.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706162v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced approach for modeling and detecting software vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahid Shahmehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Byers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,51 +3491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SPIN-based approach for detecting vulnerabilities in C programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,51 +3612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de scripts d'attaque pour la validation de la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4866,51 +4866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybersecurity, monitoring, explainability and resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Fourteenth International Conference on Mobile Computing and Ubiquitous Network (ICMU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Kyoto, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5377,51 +5377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu-Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5462,76 +5462,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Approaches for Security and Safety Analysis: Application to a Load Position System</w:t>
+                <w:t xml:space="preserve">Monitoring approaches for security and safety analysis: application to a load position system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zujany Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5541,376 +5541,376 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.40-48, </w:t>
+              <w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de València and Open Universiteit, Apr 2022, Valencia (Espagne), mars 2007, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974746v1</w:t>
+                <w:t xml:space="preserve">hal-04477933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin for IoT environments : a testing and simulation tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariana Segovia</w:t>
+                <w:t xml:space="preserve">Monitoring Approaches for Security and Safety Analysis: Application to a Load Position System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zujany Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Sebek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Quality of Information and Communications Technology(QUATIC) ·</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14179-9_14⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.40-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039592v1</w:t>
+                <w:t xml:space="preserve">hal-03974746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring approaches for security and safety analysis: application to a load position system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zujany Salazar</w:t>
+                <w:t xml:space="preserve">Digital twin for IoT environments : a testing and simulation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00021⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on the Quality of Information and Communications Technology(QUATIC) ·</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Castilla-La Mancha, Sep 2022, Talavera de la Reina, Spain. pp.205-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14179-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477933v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switched-based control testbed to assure cyber-physical resilience by design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6407,51 +6407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Hoa La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.7-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6479,63 +6479,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANCUS: multi-layers vulnerability management framework for cloud-native 5G networks</w:t>
+                <w:t xml:space="preserve">SANCUS: Multi-layers vulnerability management framework for cloud-native 5G networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charilaos C. Zarakovitis</w:t>
+                <w:t xml:space="preserve">Charilaos Zarakovitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Klonidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6562,333 +6562,333 @@
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Bozorgchenani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Conference on Availability, Reliability and Security (ARES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.1-10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2021, Vienna Austria, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3465481.3470092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478439v1</w:t>
+                <w:t xml:space="preserve">hal-04587817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5Greplay: a 5G Network Traffic Fuzzer - Application to Attack Injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SANCUS: multi-layers vulnerability management framework for cloud-native 5G networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos C. Zarakovitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Klonidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zujany Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Prudnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Bozorgchenani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2021: The 16th International Conference on Availability, Reliability and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 16th International Conference on Availability, Reliability and Security (ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3465481.3470079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04064212v1</w:t>
+                <w:t xml:space="preserve">hal-04478439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANCUS: Multi-layers vulnerability management framework for cloud-native 5G networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5Greplay: a 5G Network Traffic Fuzzer - Application to Attack Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zujany Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Availability, Reliability and Security (ARES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Vienna Austria, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">ARES 2021: The 16th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Vienna, Austria. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3465481.3470092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3465481.3470079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587817v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5Greplay: a 5G Network Traffic Fuzzer - Application to Attack Injection</w:t>
               </w:r>
@@ -6926,74 +6926,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES 2021: The 16th International Conference on Availability, Reliability and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Vienna Austria, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3465481.3470079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050929v1</w:t>
@@ -7121,51 +7121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-resilience evaluation of Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Rubio-Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7340,412 +7340,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart measurements and analysis for software quality enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Maag</w:t>
+                <w:t xml:space="preserve">Industrial IoT security monitoring and test on Fed4Fire+ platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT 2018: International Conference on Software Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29157-0_9⟩</w:t>
+              <w:t xml:space="preserve">ICTSS 2019: 31st IFIP International Conference on Testing Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.270-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31280-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268574v1</w:t>
+                <w:t xml:space="preserve">hal-02526342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for enterprise resource planning automation testing application to the Open Source ERP-ODOO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierno Sambe</w:t>
+                <w:t xml:space="preserve">Smart measurements and analysis for software quality enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT 2019: 14th International Conference on Software Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSOFT 2018: International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.194-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29157-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007923004070415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02268593v1</w:t>
+                <w:t xml:space="preserve">hal-02268574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial IoT security monitoring and test on Fed4Fire+ platforms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodology for enterprise resource planning automation testing application to the Open Source ERP-ODOO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brecht Vermeulen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierno Sambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTSS 2019: 31st IFIP International Conference on Testing Software and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.270-278, </w:t>
+              <w:t xml:space="preserve">ICSOFT 2019: 14th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.407-415, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31280-0_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0007923004070415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526342v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflective attenuation of cyber-physical attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8059,291 +8059,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing software development process quality based on metrics correlation and suggestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A platform for security monitoring of multi-cloud applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Fernanda Silva Balocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Maag</w:t>
+                <w:t xml:space="preserve">Pamela Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Software Technologies (ICSOFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.120 - 131, </w:t>
+              <w:t xml:space="preserve">PSI 2017 : 11th International Adrei Ershov Informatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.59 - 71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006856501540165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-74313-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977133v1</w:t>
+                <w:t xml:space="preserve">hal-01695148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A platform for security monitoring of multi-cloud applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing software development process quality based on metrics correlation and suggestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Carvallo</w:t>
+                <w:t xml:space="preserve">Erika Fernanda Silva Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSI 2017 : 11th International Adrei Ershov Informatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.59 - 71, </w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Software Technologies (ICSOFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.120 - 131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-74313-4_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006856501540165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695148v1</w:t>
+                <w:t xml:space="preserve">hal-01977133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on mitigation techniques for SCADA-driven cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8416,51 +8416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of threat detection systems and techniques in the cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8514,248 +8514,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to reduce the cost of monitoring and diagnosis using game theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">César Andrés</w:t>
+                <w:t xml:space="preserve">How web services can be tolerant to intruders through diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ouffoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISIS 2016 : 11th International Conference on Risks and Security of Internet and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_14⟩</w:t>
+              <w:t xml:space="preserve">ICWS 2017 : 24th IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States. pp.436 - 443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2017.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487740v1</w:t>
+                <w:t xml:space="preserve">hal-01592719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How web services can be tolerant to intruders through diversification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+                <w:t xml:space="preserve">A framework to reduce the cost of monitoring and diagnosis using game theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2017 : 24th IEEE International Conference on Web Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States. pp.436 - 443, </w:t>
+              <w:t xml:space="preserve">CRISIS 2016 : 11th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.169 - 182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2017.50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592719v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreasing the complexity of deriving test suites against nondeterministic Finite State Machines</w:t>
               </w:r>
@@ -8910,51 +8910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FINA 2017 : 13th International Symposium on Frontiers of Information Systems and Network Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Taipei, Taiwan. pp.68 - 73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8988,51 +8988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-cloud applications security monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9144,51 +9144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCC 2017 : 14th International Conference on Services Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Honolulu, United States. pp.503 - 506, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9222,51 +9222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic derivation and validation of a cloud dataset for insider threat detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9320,746 +9320,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE-driven service optimization aware of the business model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
+                <w:t xml:space="preserve">An analysis of secure M2M communication in WSNs using DTLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Arturo Nolazco-Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAINA 2016 : 30th International Conference on Advanced Information Networking and Applications Workshops </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. pp.725 - 730, </w:t>
+              <w:t xml:space="preserve">STAM 2016 : 2nd IEEE International Workshop on Security Testing and Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nara, Japan. pp.78 - 83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2016.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDCSW.2016.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335539v1</w:t>
+                <w:t xml:space="preserve">hal-01416148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel monitoring solution for 6LoWPAN-based Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
+                <w:t xml:space="preserve">Effectively testing of timed composite systems using test case prioritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCC 2016 : 22nd Asia-Pacific Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Yogyakarta, Indonesia. pp.230 - 237, </w:t>
+              <w:t xml:space="preserve">SEKE 2016 : 28th International Conference on Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Francisco, United States. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APCC.2016.7581493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391251v1</w:t>
+                <w:t xml:space="preserve">hal-01358350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implementation of a QoE evaluation technique including business model parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring techniques in practice: experiences and lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT-PT 2016 : 11th International Conference on Software Paradigm Trends</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAM 2016: 9th System Analysis and Modelling Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369532v1</w:t>
+                <w:t xml:space="preserve">hal-01586259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing network utilization through source code state model representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Kushik</w:t>
+                <w:t xml:space="preserve">A novel monitoring solution for 6LoWPAN-based Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoa La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWDTS 2016 : 14th East-West Design &amp; Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EWDTS.2016.7807732⟩</w:t>
+              <w:t xml:space="preserve">APCC 2016 : 22nd Asia-Pacific Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Yogyakarta, Indonesia. pp.230 - 237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APCC.2016.7581493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433929v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of secure M2M communication in WSNs using DTLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
+                <w:t xml:space="preserve">An implementation of a QoE evaluation technique including business model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Arturo Nolazco-Flores</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAM 2016 : 2nd IEEE International Workshop on Security Testing and Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCSW.2016.13⟩</w:t>
+              <w:t xml:space="preserve">ICSOFT-PT 2016 : 11th International Conference on Software Paradigm Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal. pp.138 - 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006005001380145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416148v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectively testing of timed composite systems using test case prioritization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
+                <w:t xml:space="preserve">Optimizing network utilization through source code state model representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE 2016 : 28th International Conference on Software Engineering and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18293/SEKE2016-153⟩</w:t>
+              <w:t xml:space="preserve">EWDTS 2016 : 14th East-West Design &amp; Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Yerevan, Armenia. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWDTS.2016.7807732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358350v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring techniques in practice: experiences and lessons learned</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QoE-driven service optimization aware of the business model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM 2016: 9th System Analysis and Modelling Conference </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAINA 2016 : 30th International Conference on Advanced Information Networking and Applications Workshops </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. pp.725 - 730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2016.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586259v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic media sharing for mobile networks</w:t>
               </w:r>
@@ -10498,248 +10498,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network monitoring using MMT: an application based on the user-agent field in HTTP headers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
+                <w:t xml:space="preserve">Optimizing protocol passive testing through 'Gedanken' experiments with Finite State Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2016 : 30th International Conference on Advanced Information Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. pp.147 - 154, </w:t>
+              <w:t xml:space="preserve">QRS 2016 : International Conference on Software Quality, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria. pp.315 - 322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AINA.2016.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/QRS.2016.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335530v1</w:t>
+                <w:t xml:space="preserve">hal-01432412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing protocol passive testing through 'Gedanken' experiments with Finite State Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
+                <w:t xml:space="preserve">Network monitoring using MMT: an application based on the user-agent field in HTTP headers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Hoa La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Armando Fuentes Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QRS 2016 : International Conference on Software Quality, Reliability and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria. pp.315 - 322, </w:t>
+              <w:t xml:space="preserve">AINA 2016 : 30th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. pp.147 - 154, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/QRS.2016.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2016.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432412v1</w:t>
+                <w:t xml:space="preserve">hal-01335530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active testing tool for security testing of distributed systems</w:t>
               </w:r>
@@ -10823,369 +10823,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An abstraction for the interoperability analysis of security policies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Ernesto Baliosian</w:t>
+                <w:t xml:space="preserve">QoE evaluation based on QoS and QoBiz parameters applied to an OTT service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Arturo Rivera Villagra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Fuenzalida Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSS 2015 : 9th International Conference on Network and System Security </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25645-0_30⟩</w:t>
+              <w:t xml:space="preserve">ICWS 2015 : 22nd IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States. pp.607 - 614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2015.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263746v1</w:t>
+                <w:t xml:space="preserve">hal-01269646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative evaluation of two intrusion-tolerant routing protocols for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Hoa La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BWCCA 2015: 10th International Conference on Broadband and Wireless Computing, Communication and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Krakow, Poland. pp.6 - 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BWCCA.2015.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE evaluation based on QoS and QoBiz parameters applied to an OTT service</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camila Fuenzalida Nunez</w:t>
+                <w:t xml:space="preserve">An abstraction for the interoperability analysis of security policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ernesto Baliosian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2015 : 22nd IEEE International Conference on Web Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New York, United States. pp.607 - 614, </w:t>
+              <w:t xml:space="preserve">NSS 2015 : 9th International Conference on Network and System Security </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, New York, United States. pp.418 - 427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2015.86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25645-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269646v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process mining for trust monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11382,906 +11382,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modeling and testing security properties of vehicular networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalifa Toumi</w:t>
+                <w:t xml:space="preserve">QoE estimation for web service selection using a Fuzzy-Rough hybrid expert system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTW 2014 : 7th International Conference on Software Testing, Verification and Validation Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTW.2014.56⟩</w:t>
+              <w:t xml:space="preserve">AINA 2014 : 28th IEEE International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Victoria, Bc, Canada. pp.629 - 634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2014.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285747v1</w:t>
+                <w:t xml:space="preserve">hal-01262475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modeling and testing components of the European Train Control System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rui Abreu</w:t>
+                <w:t xml:space="preserve">Détection de flux de contrôle illégaux dans les Smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Graa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCT 2014 : International Conference on Advances in Information Processing And Communication Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15224/978-1-63248-021-7-72⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01262564v1</w:t>
+                <w:t xml:space="preserve">hal-01009849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of video QoE from MAC parameters in wireless network : a Random Neural Network approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+                <w:t xml:space="preserve">On modeling and testing components of the European Train Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Andres Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Badii Jouaber</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCIT 2014 : 14th International Symposium on Communications and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCIT.2014.7011868⟩</w:t>
+              <w:t xml:space="preserve">IPCT 2014 : International Conference on Advances in Information Processing And Communication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rome, Italy. pp.31 - 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15224/978-1-63248-021-7-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262789v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Distributed Testing of Timed Composite Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Cavalli</w:t>
+                <w:t xml:space="preserve">On modeling and testing security properties of vehicular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 21st Asia-Pacific Software Engineering Conference (APSEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSTW 2014 : 7th International Conference on Software Testing, Verification and Validation Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Cleveland, United States. pp.42 - 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTW.2014.56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APSEC.2014.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01760336v1</w:t>
+                <w:t xml:space="preserve">hal-01285747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of video transmission over 802.11n wireless network : a MAC layer perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badii Jouaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SaCoNeT 2014 : 5th International Conference on Smart Communications in Network Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Vilanova I La Geltrú, Spain. pp.1 - 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2014.6867761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoE estimation for web service selection using a Fuzzy-Rough hybrid expert system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+                <w:t xml:space="preserve">A Framework for Distributed Testing of Timed Composite Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2014 : 28th IEEE International Conference on Advanced Information Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AINA.2014.77⟩</w:t>
+              <w:t xml:space="preserve">2014 21st Asia-Pacific Software Engineering Conference (APSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Jeju, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSEC.2014.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262475v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de flux de contrôle illégaux dans les Smartphones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Cavalli</w:t>
+                <w:t xml:space="preserve">Estimation of video QoE from MAC parameters in wireless network : a Random Neural Network approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badii Jouaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCIT 2014 : 14th International Symposium on Communications and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Incheon, South Korea. pp.51 - 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCIT.2014.7011868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009849v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of illegal control flow in Android System: Protecting private data used by Smartphone Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12553,51 +12553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12651,295 +12651,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On testing against partial non-observable specifications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+                <w:t xml:space="preserve">Testing network protocols : formally, at runtime and online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoping Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUATIC 2014 : 9th International Conference on the Quality of Information and Communications Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEKE 2014 : 26th International Conference on Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.90 - 93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262783v1</w:t>
+                <w:t xml:space="preserve">hal-01263332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing network protocols : formally, at runtime and online</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Eleazar Lopez Coronado</w:t>
+                <w:t xml:space="preserve">On testing against partial non-observable specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE 2014 : 26th International Conference on Software Engineering and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QUATIC 2014 : 9th International Conference on the Quality of Information and Communications Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Guimaraes, Portugal. pp.230 - 233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QUATIC.2014.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263332v1</w:t>
+                <w:t xml:space="preserve">hal-01262783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against Code Obfuscation Attacks based on control dependencies in Android Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13029,51 +13029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEBIST 2014 : 10th International Conference on Web Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain. pp.168 - 176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13101,750 +13101,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring based on IOSTS for testing functional and security properties: application to an automotive case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Maag</w:t>
+                <w:t xml:space="preserve">Evaluating quality of web services: a short survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kondratyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2013 : 37th Annual International Computer Software &amp; Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1 - 10, </w:t>
+              <w:t xml:space="preserve">ICWS 2013 : 20th International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Clara, United States. pp.587 - 594, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2013.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2013.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275006v1</w:t>
+                <w:t xml:space="preserve">hal-01274984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of QoE of video traffic using a fuzzy expert system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">An effective attack detection approach in wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Barbosa Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Allilaire</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC '13 : The 10th Annual IEEE Consumer Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488450⟩</w:t>
+              <w:t xml:space="preserve">NetMM '13 : International Workshop on Network Management and Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.1450 -1455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2013.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816061v1</w:t>
+                <w:t xml:space="preserve">hal-00842731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Characterization of Illegal Control Flow in Android System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Cavalli</w:t>
+                <w:t xml:space="preserve">Estimation of QoE of video traffic using a fuzzy expert system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morais Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS 2013 : 9th International Conference on Signal Image Technology &amp; Internet Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC '13 : The 10th Annual IEEE Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Las Vegas, United States. pp.224-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924480v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem for customer experience assurance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring based on IOSTS for testing functional and security properties: application to an automotive case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramila Mouttappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SACONET 2013 : International Conference on Smart Communications in Network Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2013.6654553⟩</w:t>
+              <w:t xml:space="preserve">COMPSAC 2013 : 37th Annual International Computer Software &amp; Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1 - 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2013.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262114v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating quality of web services: a short survey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nina Yevtushenko</w:t>
+                <w:t xml:space="preserve">Formal Characterization of Illegal Control Flow in Android System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Graa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2013 : 20th International Conference on Web Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SITIS 2013 : 9th International Conference on Signal Image Technology &amp; Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274984v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective attack detection approach in wireless mesh networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecosystem for customer experience assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cuadra-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Cutanda-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Aurelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Brunnström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. López de Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMM '13 : International Workshop on Network Management and Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.1450 -1455, </w:t>
+              <w:t xml:space="preserve">SACONET 2013 : International Conference on Smart Communications in Network Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2013.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaCoNeT.2013.6654553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842731v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Web service quality using finite state models</w:t>
               </w:r>
@@ -13941,616 +13941,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving protocol validation by an IOSTS-based passive testing approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Maag</w:t>
+                <w:t xml:space="preserve">A distributed intrusion detection scheme for wireless ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STV '12 : System Testing and Validation Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '12 : The 27th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.556-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2245276.2245382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738521v1</w:t>
+                <w:t xml:space="preserve">hal-00738916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role based interoperability security policies in collaborative systems</w:t>
+                <w:t xml:space="preserve">Trust-OrBAC : a trust access control model in multi-organization environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOTS '12 : International Symposium on Security in Collaboration Technologies and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Denver, United States. pp.471-477, </w:t>
+              <w:t xml:space="preserve">ICISS '12 : 8th International Conference on Information Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Guwahati, India. pp.89-103, </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2012.6261092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35130-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738970v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reduce the cost of passive testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Andrés</w:t>
+                <w:t xml:space="preserve">Improving protocol validation by an IOSTS-based passive testing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramila Mouttappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HASE '12 : 14th IEEE International High-Assurance Systems Engineering symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STV '12 : System Testing and Validation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.87-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771884v1</w:t>
+                <w:t xml:space="preserve">hal-00738521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of experience as a selection criterion for web services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
+                <w:t xml:space="preserve">Role based interoperability security policies in collaborative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Maag</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS '12 : The 8th International Conference on Signal-Image Technology &amp; Internet Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Sorrento, Italy. pp.519-526, </w:t>
+              <w:t xml:space="preserve">SECOTS '12 : International Symposium on Security in Collaboration Technologies and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Denver, United States. pp.471-477, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2012.81⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2012.6261092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772763v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed intrusion detection scheme for wireless ad hoc networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anderson Morais</w:t>
+                <w:t xml:space="preserve">How to reduce the cost of passive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '12 : The 27th Annual ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.556-562, </w:t>
+              <w:t xml:space="preserve">HASE '12 : 14th IEEE International High-Assurance Systems Engineering symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Omaha, United States. pp.209-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2245276.2245382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2012.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738916v1</w:t>
+                <w:t xml:space="preserve">hal-00771884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust-OrBAC : a trust access control model in multi-organization environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">César Andrés</w:t>
+                <w:t xml:space="preserve">Quality of experience as a selection criterion for web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISS '12 : 8th International Conference on Information Systems Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Guwahati, India. pp.89-103, </w:t>
+              <w:t xml:space="preserve">SITIS '12 : The 8th International Conference on Signal-Image Technology &amp; Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sorrento, Italy. pp.519-526, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35130-3_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2012.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767797v1</w:t>
+                <w:t xml:space="preserve">hal-00772763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IOSTS based passive testing approach for the validation of data-centric protocols</w:t>
               </w:r>
@@ -14640,51 +14640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A event-based packet dropping detection scheme for wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14731,51 +14731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing customer experience through service quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14850,1014 +14850,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using requirements engineering in an automatic security policy derivation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Detecting control flow in Smarphones: Combining static and dynamic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPM - SETOP 2011 : 6th International Workshop on Data Privacy Management and 4th International Workshop on Autonomous and Spontaneous Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28879-1_11⟩</w:t>
+              <w:t xml:space="preserve">CSS 2012: The 4th International Symposium on Cyberspace Safety and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Melbourne, Australia. pp.33 - 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35362-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738844v1</w:t>
+                <w:t xml:space="preserve">hal-00785180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing interoperability security policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">A vector based model approach for defining trust in multi-organization environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen El Maarabani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE '12 : The 24th International Conference on Software Engineering and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRiSIS '12 : 7th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRISIS.2012.6378939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744694v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting control flow in Smarphones: Combining static and dynamic analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Using requirements engineering in an automatic security policy derivation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Autrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanieh Azkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSS 2012: The 4th International Symposium on Cyberspace Safety and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Melbourne, Australia. pp.33 - 47, </w:t>
+              <w:t xml:space="preserve">DPM - SETOP 2011 : 6th International Workshop on Data Privacy Management and 4th International Workshop on Autonomous and Spontaneous Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leuven, Belgium. pp.155-172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35362-8_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28879-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785180v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vector based model approach for defining trust in multi-organization environments</w:t>
+                <w:t xml:space="preserve">Setting trust evaluations with fuzzy logic in MOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS '12 : 7th International Conference on Risks and Security of Internet and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STV '12: System Testing and Validation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.49-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768221v1</w:t>
+                <w:t xml:space="preserve">hal-00767987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting trust evaluations with fuzzy logic in MOE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">César Andrés</w:t>
+                <w:t xml:space="preserve">Testing interoperability security policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STV '12: System Testing and Validation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.49-58</w:t>
+              <w:t xml:space="preserve">SEKE '12 : The 24th International Conference on Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, San Francisco, United States. pp.464-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767987v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of interoperability security policies by model checking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
+                <w:t xml:space="preserve">A quality of experience based approach for wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HASE '11 : The 13th IEEE International High Assurance Systems Engineering Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Boca Raton, United States. pp.376 -381, </w:t>
+              <w:t xml:space="preserve">9th Wired/Wireless Internet Communications (WWIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vilanova I La Geltrú, Spain. pp.162-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HASE.2011.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21560-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738626v1</w:t>
+                <w:t xml:space="preserve">hal-01301638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of attacks in wireless mesh networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anderson Morais</w:t>
+                <w:t xml:space="preserve">Using testing techniques for vulnerability detection in C programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LADC 2011 : 5th Latin-American Symposium on Dependable Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Sao Jose Dos Campos, Brazil. pp.45 - 54, </w:t>
+              <w:t xml:space="preserve">23th International Conference on Testing Software and Systems (ICTSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.80-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LADC.2011.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24580-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301634v1</w:t>
+                <w:t xml:space="preserve">hal-01303013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using testing techniques for vulnerability detection in C programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Mammar</w:t>
+                <w:t xml:space="preserve">Detection of attacks in wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Conference on Testing Software and Systems (ICTSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.80-96, </w:t>
+              <w:t xml:space="preserve">LADC 2011 : 5th Latin-American Symposium on Dependable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Sao Jose Dos Campos, Brazil. pp.45 - 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24580-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LADC.2011.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303013v1</w:t>
+                <w:t xml:space="preserve">hal-01301634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quality of experience based approach for wireless mesh networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anderson Morais</w:t>
+                <w:t xml:space="preserve">Verification of interoperability security policies by model checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iksoon Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Wired/Wireless Internet Communications (WWIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Vilanova I La Geltrú, Spain. pp.162-173, </w:t>
+              <w:t xml:space="preserve">HASE '11 : The 13th IEEE International High Assurance Systems Engineering Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boca Raton, United States. pp.376 -381, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21560-5_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2011.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301638v1</w:t>
+                <w:t xml:space="preserve">hal-00738626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost effective cross-layer protocol testing : a case study</w:t>
               </w:r>
@@ -16081,51 +16081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route manipulation attack in wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16172,51 +16172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based attack injection approach for security validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16289,90 +16289,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SPIN-based approach for detecting vulnerabilities in C programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSSV 2011 : 2nd Workshop on Program Semantics, Specification and Verification : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, St Petersburg, Russia. pp.131 - 143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16391,399 +16391,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed extended invariants for the passive testing of Web services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing web service orchestrators in context : a symbolic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Pablo Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Morales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Maag</w:t>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2010 : 8th International Conference on Web Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.17⟩</w:t>
+              <w:t xml:space="preserve">SEFM 2010 : 8th IEEE International Conference on Software Engineering and Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Pisa, Italy. pp.257 - 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEFM.2010.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309503v1</w:t>
+                <w:t xml:space="preserve">hal-01306744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal passive testing approach for checking real time constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
+                <w:t xml:space="preserve">Timed extended invariants for the passive testing of Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUATIC 2010 : 7th International Conference on the Quality of Information and Communications Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QUATIC.2010.55⟩</w:t>
+              <w:t xml:space="preserve">ICWS 2010 : 8th International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.592 - 599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306297v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing web service orchestrators in context : a symbolic approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A formal passive testing approach for checking real time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFM 2010 : 8th IEEE International Conference on Software Engineering and Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Pisa, Italy. pp.257 - 267, </w:t>
+              <w:t xml:space="preserve">QUATIC 2010 : 7th International Conference on the Quality of Information and Communications Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Porto, Portugal. pp.274 - 279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SEFM.2010.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/QUATIC.2010.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306744v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal approach for interoperability testing of security rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen El Maarabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16837,390 +16837,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack scripts generation for security validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Webmov : a dedicated framework for the modelling and testing of web services composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dung Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Sadovykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEC-SY '10 : Sécurité des Systèmes d'Information et les Environnements Collaboratifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWS 2010 : 8th International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.377 - 384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727714v1</w:t>
+                <w:t xml:space="preserve">hal-01306746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmit and reserve (tar) : a coordinated channel access for IEEE 802.11 networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2010 : IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Sidney, Australia. pp.1 - 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webmov : a dedicated framework for the modelling and testing of web services composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attack scripts generation for security validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2010 : 8th International Conference on Web Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEC-SY '10 : Sécurité des Systèmes d'Information et les Environnements Collaboratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01306746v1</w:t>
+                <w:t xml:space="preserve">hal-00727714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fault injection tool for testing web services composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bessayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17312,849 +17312,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal framework to integrate timed security rules within a TEFSM-based system specification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Software vulnerabilities, prevention and detection methods : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSEC 2009 : 16th AsiaPacific Software Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEC-MDA 2009 : Security in Model Driven Architecture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Enschede, Netherlands. pp.1 - 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444089v1</w:t>
+                <w:t xml:space="preserve">hal-01367445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RobustWeb : development and validation of SOA applications based on Web services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A formal passive testing approach to test a MANET routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Taisy Weber</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium of Computation : Brazil / INRIA, Cooperations, Advances and Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PWN 2009 : 5th IEEE PerCom Workshop on Pervasive Wireless Networking </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Galveston, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOM.2009.4912874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448589v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passive testing approach for security checking and its practical usage for web services monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the OLSR protocol by using formal passive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Keqin Li</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Merayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nunez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE 2009 : 9e Conférence Internationale sur Les NOuvelles TEchnologies de la REpartition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APSEC 2009 : 16th Asia-Pacific Software Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Penang, Malaysia. pp.152 - 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSEC.2009.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360187v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software vulnerabilities, prevention and detection methods : a review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Mammar</w:t>
+                <w:t xml:space="preserve">A formal approach for specification and verification of fault injection process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEC-MDA 2009 : Security in Model Driven Architecture </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIS '09 : International Conference on Interaction Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Phoenix, United States. pp.883-890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1655925.1656086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367445v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal passive testing approach to test a MANET routing protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A formal framework to integrate timed security rules within a TEFSM-based system specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PWN 2009 : 5th IEEE PerCom Workshop on Pervasive Wireless Networking </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PERCOM.2009.4912874⟩</w:t>
+              <w:t xml:space="preserve">APSEC 2009 : 16th AsiaPacific Software Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Batu Ferringhi, Malaysia. pp.489 - 496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSEC.2009.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369686v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the OLSR protocol by using formal passive testing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A passive testing approach for security checking and its practical usage for web services monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Nunez</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Benameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSEC 2009 : 16th Asia-Pacific Software Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOTERE 2009 : 9e Conférence Internationale sur Les NOuvelles TEchnologies de la REpartition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366249v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal approach for specification and verification of fault injection process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
+                <w:t xml:space="preserve">RobustWeb : development and validation of SOA applications based on Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eliane Martins</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisy Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIS '09 : International Conference on Interaction Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloquium of Computation : Brazil / INRIA, Cooperations, Advances and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rio Grande Do Sul, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771611v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, validation, and verification of PCEP using the IF language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18214,77 +18214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated passive testing approach for the IMS PoC service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Lalanne Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18374,51 +18374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC '09 : 24th Annual ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Hawai, United States. pp.207-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18446,1554 +18446,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability testing of presence service on IMS platform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+                <w:t xml:space="preserve">Prise en Compte de Règles de Sécurité Temporelles dans une Spéciﬁcation TEFSM d'un Système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TridentCom 2009 : 5th International Conference onTestbeds and Research Infrastructures for the Development of Networks &amp; Communities and Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442192v1</w:t>
+                <w:t xml:space="preserve">inria-00419463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et détection formelles de vulnérabilités logicielles par le test passif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Mammar</w:t>
+                <w:t xml:space="preserve">Interoperability testing of presence service on IMS platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen El Maarabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Adala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR-SSI 2009 : 4eme Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TridentCom 2009 : 5th International Conference onTestbeds and Research Infrastructures for the Development of Networks &amp; Communities and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRIDENTCOM.2009.4976260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444066v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach to test stochastic and probabilistic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Merayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iksoon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFEM 2009 : 11th International Conference on Formal Engineering Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Rio De Janeiro, Brazil. pp.186 - 205, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10373-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-10373-5_10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network protocol interoperability testing based on contextual signatures and passive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bayse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2009 : 24th Annual ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Honolulu (Hawaii), United States. pp.2 - 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1529282.1529284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en Compte de Règles de Sécurité Temporelles dans une Spéciﬁcation TEFSM d'un Système</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modélisation et détection formelles de vulnérabilités logicielles par le test passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanai Ardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Byers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SAR-SSI 2009 : 4eme Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Luchon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00419463v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability and controllability issues in conformance testing of Web service compositions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+                <w:t xml:space="preserve">Security protocol testing using attack trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morais Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TESTCOM/FATES 2009 : 21st IFIP International Conference on Testing of Communicating Systems and 9th International Workshop on Formal Approaches to Testing of Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.217 - 222, </w:t>
+              <w:t xml:space="preserve">CSE '09 : 12th IEEE International Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vancouver, Canada. pp.690-697, </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05031-2_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSE.2009.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360755v1</w:t>
+                <w:t xml:space="preserve">hal-00446770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security protocol testing using attack trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morais Anderson</w:t>
+                <w:t xml:space="preserve">Extended interoperability models for timed system robustness testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mattiello-Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Corsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Willy Ronald Jimenez Freitez</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Yano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSE '09 : 12th IEEE International Conference on Computational Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSE.2009.206⟩</w:t>
+              <w:t xml:space="preserve">LATINCOM '09 : IEEE Latin-American Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Medelin, Colombia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATINCOM.2009.5304903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446770v1</w:t>
+                <w:t xml:space="preserve">hal-00448581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended interoperability models for timed system robustness testing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Corsetti</w:t>
+                <w:t xml:space="preserve">Observability and controllability issues in conformance testing of Web service compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Pablo Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edgard Yano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATINCOM '09 : IEEE Latin-American Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Medelin, Colombia. pp.1-6, </w:t>
+              <w:t xml:space="preserve">TESTCOM/FATES 2009 : 21st IFIP International Conference on Testing of Communicating Systems and 9th International Workshop on Formal Approaches to Testing of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands. pp.217 - 222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATINCOM.2009.5304903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05031-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448581v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactive wireless mesh network architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+                <w:t xml:space="preserve">Security rules specification and analysis based on passive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bessayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Benameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med-Hoc-Net 2008 : Seventh Annual Mediterranean Ad Hoc Networking Workshop : Advances in Ad Hoc Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Palma De Mallorca, Spain. pp.203 - 214, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2008 : IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-09490-8_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373149v1</w:t>
+                <w:t xml:space="preserve">hal-01378696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de test de robustesse basée sur l'injection de fautes et le monitorage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moreira</w:t>
+                <w:t xml:space="preserve">Modeling and testing secure web-based systems : application to an industrial case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SITIS '08 : The Fourth International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bali, Indonesia. pp.128-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2008.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250162v1</w:t>
+                <w:t xml:space="preserve">hal-00796034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of invariant properties to evaluate the results of fault-injection-based robustness testing of protocol implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reactive wireless mesh network architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTW 2008 : 1st International Conference on Software Testing Verification and Validation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.21 - 30, </w:t>
+              <w:t xml:space="preserve">Med-Hoc-Net 2008 : Seventh Annual Mediterranean Ad Hoc Networking Workshop : Advances in Ad Hoc Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Palma De Mallorca, Spain. pp.203 - 214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTW.2008.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-09490-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326406v1</w:t>
+                <w:t xml:space="preserve">hal-01373149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security rules specification and analysis based on passive testing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Benameur</w:t>
+                <w:t xml:space="preserve">Une approche de test de robustesse basée sur l'injection de fautes et le monitorage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2008 : IEEE Global Telecommunications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378696v1</w:t>
+                <w:t xml:space="preserve">hal-00250162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and testing secure web-based systems : application to an industrial case study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of invariant properties to evaluate the results of fault-injection-based robustness testing of protocol implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS '08 : The Fourth International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bali, Indonesia. pp.128-136, </w:t>
+              <w:t xml:space="preserve">ICSTW 2008 : 1st International Conference on Software Testing Verification and Validation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lillehammer, Norway. pp.21 - 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2008.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSTW.2008.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796034v1</w:t>
+                <w:t xml:space="preserve">hal-01326406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating attack scenarios for the validation of security protocol implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20044,51 +20044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed monitoring in Ad Hoc networks : conformance and security checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20160,51 +20160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing security policies for web applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20264,64 +20264,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context ontology for secure interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20362,330 +20362,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReDEx : Receiver Diversity Exploitation mechanism for 802.11 wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Laouiti</w:t>
+                <w:t xml:space="preserve">Modeling system security rules with time constraints using timed extended finite state machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLAN 2008 : International Conference on the Latest Advances in Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DS-RT 2008 : 12th IEEE/ACM International Symposium on Distributed Simulation an Real Time Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.173 - 180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DS-RT.2008.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394732v1</w:t>
+                <w:t xml:space="preserve">hal-01380237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient time synchronization mechanism for wireless multi hop networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">ReDEx : Receiver Diversity Exploitation mechanism for 802.11 wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2008 : IEEE 19th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICLAN 2008 : International Conference on the Latest Advances in Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Toulouse, France. pp.1 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01379599v1</w:t>
+                <w:t xml:space="preserve">hal-01394732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling system security rules with time constraints using timed extended finite state machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Mammar</w:t>
+                <w:t xml:space="preserve">Efficient time synchronization mechanism for wireless multi hop networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Laouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS-RT 2008 : 12th IEEE/ACM International Symposium on Distributed Simulation an Real Time Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.173 - 180, </w:t>
+              <w:t xml:space="preserve">PIMRC 2008 : IEEE 19th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DS-RT.2008.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380237v1</w:t>
+                <w:t xml:space="preserve">hal-01379599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression and performance testing of an e-learning Web application : dotLRN</w:t>
               </w:r>
@@ -20697,51 +20697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SITIS 2007 : 3rd International Conference on Signal Image Technology and Internet-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Shangai, China. pp.369 - 376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20769,213 +20769,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification et analyse de performance d'un protocole de gestion de session</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MSP: A Novel Session Maintenance Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Timothy Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dario Vieira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2006: Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 14th IEEE International Conference on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Singapore, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2006.302611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00111718v1</w:t>
+                <w:t xml:space="preserve">hal-04085693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSP: A Novel Session Maintenance Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vérification et analyse de performance d'un protocole de gestion de session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cavalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 14th IEEE International Conference on Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFIP 2006: Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICON.2006.302611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04085693v1</w:t>
+                <w:t xml:space="preserve">inria-00111718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de tests d'intéropérabilité pour le protocole TCP</w:t>
               </w:r>
@@ -21564,51 +21564,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Montes De Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES '21 : Actes de la 16e Conférence internationale sur la disponibilité, la fiabilité et la sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, pp.1-8, 2021, 9781450390514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3465481.3470079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478392v1</w:t>
@@ -21723,77 +21723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimedia Quality of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Yevtushenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21847,308 +21847,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic-based monitoring for embedded applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An ecosystem for customer experience management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cuadra  Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Cutanda Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Aurelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Brunnström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. López de Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of research on embedded systems design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/978-1-4666-6194-3.ch003⟩</w:t>
+              <w:t xml:space="preserve">Quality of experience engineering for customer added value services: from evaluation to monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.1 - 256, 2014, ISTE, 978-1-84821-672-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118984352.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263345v1</w:t>
+                <w:t xml:space="preserve">hal-01255095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem for customer experience management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbolic-based monitoring for embedded applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramila Mouttappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of experience engineering for customer added value services: from evaluation to monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.1 - 256, 2014, ISTE, 978-1-84821-672-3. </w:t>
+              <w:t xml:space="preserve">Handbook of research on embedded systems design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.52 - 74, 2014, Advances in Systems Analysis, Software Engineering, and High Performance Computing book series, 978-1-466-66194-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118984352.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-6194-3.ch003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255095v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal supervision of mobile ad hoc networks for security flaws detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22221,77 +22221,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and testing secure web applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22722,51 +22722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zujany Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amponis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Radoglou-Grammatikis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagkas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02204-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ouffou&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10010006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Armando Fuentes Samaniego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arturo Nolazco-Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Valente Ramirez Velarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2019.10022471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnu Yenigun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Yevtushenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-019-09447-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Puiggali Allepuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dahab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kushik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Fakhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0357-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Andr&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.075389" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arturo Rivera Villagra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7555253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barbosa Abreu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Morais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Wehbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes de Oca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2015.069204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0457-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0459-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kondratyeva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijans.2014.4201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Mouttappa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2013.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76F51GP0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iksoon Hwang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Martins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13119-012-0012-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mammar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2011.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mattiello-Francisco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Toshiro Yano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS4F2SQ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJR1S2KR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00706162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwang Iksoon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verchere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.445" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G77ZJZW8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Shahmehri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Byers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2012.03.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ronald Jimenez Freitez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0146411612070115" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dorofeeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.07.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BR4R895-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.10.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5F8CR3C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grepet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHXRF0L2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Song" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Dautov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rego" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR64739.2025.11130008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s R&#237;os" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zaidi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670444" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Iturbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00055" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Dung Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82065-6_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2_8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICMU58504.2023.10412157" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Orefice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sebek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lizarduy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012719200003753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkuden Rios" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouaziz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012125100003538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Caccavale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14179-9_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011319000003266" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477901v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes De Oca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos C. Zarakovitis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Klonidis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Prudnikova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bozorgchenani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470079" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Zarakovitis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470092" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010578506450652" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268574v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29157-0_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Sambe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007923004070415" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rivera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_17" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_15" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017535v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. Ortiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94289-6_30" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fernanda Silva Balocchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006856501540165" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695148v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carvallo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74313-4_5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18419-3_17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_10" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Abreu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2017.50" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669274v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110091" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2017.88" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57186-7_54" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695155v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2017.75" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006480904800487" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335539v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.105" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391251v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC.2016.7581493" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006005001380145" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433929v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eleazar Lopez Coronado" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807732" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-153" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586259v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Visca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ernesto Baliosian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502902" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763244" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767065v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.27" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415351v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2016.41" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432412v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS.2016.43" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263726v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.97" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263746v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25645-0_30" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341539v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BWCCA.2015.104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269646v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fuenzalida Nunez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.86" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Saint-Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alejandro Bustos Jimenez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.71" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANOMS.2015.7332672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.56" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262564v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-021-7-72" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262789v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paudel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevan Pokhrel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2014.7011868" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760336v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2014.16" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262788v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2014.6867761" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262475v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lalanne Rojas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.77" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009849v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214033v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17040-4_22" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kolomeez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15514/SYRCOSE-2014-8-15" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262566v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_37" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262783v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2014.38" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Che" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004855801680176" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275006v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2013.5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816061v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morais Anderson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allilaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488450" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924480v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262114v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra-S&#225;nchez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda-Rodriguez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aurelius" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. L&#243;pez de Vergara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2013.6654553" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274984v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.83" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842731v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2013.52" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738521v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738970v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El Maarabani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261092" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771884v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2012.36" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772763v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.81" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738916v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2245382" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767797v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35130-3_7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747198v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2012.33" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816664v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_24" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Tran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738844v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Azkia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28879-1_11" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744694v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768221v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2012.6378939" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738626v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2011.17" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301634v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2011.13" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303013v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_14" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Odin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pablo Escobedo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sabiguero" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303601v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhigulin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2011.30" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465746v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2011.11" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070425.2070443" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465027v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309503v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Morales" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306297v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bessayah" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2010.55" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306744v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2010.30" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305099v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.53" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727714v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306741v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506240" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306746v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Cao" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.24" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306763v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maja" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Willik  Valenti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15585-7_13" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGLH9LWN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444089v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.52" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448589v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Moraes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisy Weber" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360187v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benameur" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Li" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367445v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369686v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2009.4912874" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366249v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Merayo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.37" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771611v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655925.1656086" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446605v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verch&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02138-1_8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316417v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2009.33" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771619v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529326" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442192v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Adala" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRIDENTCOM.2009.4976260" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444066v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanai Ardi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360751v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10373-5_10" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMZZX9D1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316444v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529284" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360755v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446770v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2009.206" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448581v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Corsetti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Yano" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2009.5304903" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373149v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09490-8_18" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250162v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreira" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326406v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.51" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378696v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.400" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796034v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2008.58" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796077v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327393v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_27" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VT6BTR07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796098v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796516v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coma" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2008.133" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394732v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379599v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699638" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380237v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2008.22" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328016v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.129" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111718v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vieira" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085693v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302611" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530440v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Besse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478239v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor D. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04673-5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476915v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Perez-Castillo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paiva" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-022-09608-y" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678967v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478392v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904831v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52991-8_8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263826v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8850-6.ch008" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263345v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch003" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255095v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra  Sanchez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda Rodriguez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984352.ch2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690721v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-803-6" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673835v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-91216-32-9_10" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801279v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Orset" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zujany Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3268759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amponis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Radoglou-Grammatikis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagkas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02204-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ouffou&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nghia Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10010006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Armando Fuentes Samaniego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoa La" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arturo Nolazco-Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Valente Ramirez Velarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2019.10022471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnu Yenigun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Yevtushenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-019-09447-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Puiggali Allepuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bagnato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dahab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kushik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El-Fakhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0357-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Andr&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.075389" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arturo Rivera Villagra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7555253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Higashino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nunez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0457-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Barbosa Abreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Morais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Wehbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes de Oca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2015.069204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0459-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kondratyeva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijans.2014.4201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Mouttappa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2013.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76F51GP0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iksoon Hwang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Martins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13119-012-0012-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00706162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwang Iksoon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verchere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.445" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G77ZJZW8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mammar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2011.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mattiello-Francisco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Toshiro Yano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS4F2SQ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJR1S2KR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Shahmehri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Byers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2012.03.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ronald Jimenez Freitez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0146411612070115" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dorofeeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2010.07.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BR4R895-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.10.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5F8CR3C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grepet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHXRF0L2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Song" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Dautov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rego" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR64739.2025.11130008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s R&#237;os" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zaidi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670444" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Iturbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom59040.2023.00055" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Dung Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82065-6_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vald&#233;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2_8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICMU58504.2023.10412157" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Orefice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sebek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lizarduy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012719200003753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476904v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkuden Rios" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouaziz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012125100003538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Caccavale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3605062" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14179-9_14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011319000003266" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477901v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes De Oca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974768v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Zarakovitis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Klonidis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Prudnikova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bozorgchenani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470092" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478439v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos C. Zarakovitis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3470079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010578506450652" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rivera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29157-0_9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Sambe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007923004070415" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31280-0_15" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017535v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. Ortiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94289-6_30" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695148v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carvallo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74313-4_5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fernanda Silva Balocchi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006856501540165" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18419-3_17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_10" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2017.50" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487740v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Abreu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_14" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669274v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110091" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2017.88" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57186-7_54" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695155v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2017.75" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006480904800487" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-153" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586259v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391251v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCC.2016.7581493" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006005001380145" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433929v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eleazar Lopez Coronado" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2016.7807732" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335539v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.105" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Visca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ernesto Baliosian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502902" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763244" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767065v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.27" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415351v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2016.11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432412v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS.2016.43" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2016.41" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263726v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.97" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269646v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fuenzalida Nunez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.86" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341539v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BWCCA.2015.104" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263746v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25645-0_30" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Saint-Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alejandro Bustos Jimenez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.71" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANOMS.2015.7332672" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevan Pokhrel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lalanne Rojas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.77" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009849v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262564v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-021-7-72" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285747v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.56" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paudel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2014.6867761" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760336v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2014.16" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262789v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2014.7011868" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214033v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17040-4_22" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kolomeez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15514/SYRCOSE-2014-8-15" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262566v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_37" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263332v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Che" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262783v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2014.38" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004855801680176" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274984v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.83" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842731v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816061v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morais Anderson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allilaire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488450" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275006v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2013.5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924480v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262114v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra-S&#225;nchez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda-Rodriguez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aurelius" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. L&#243;pez de Vergara" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaCoNeT.2013.6654553" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2013.52" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2245382" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767797v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35130-3_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738521v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El Maarabani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261092" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2012.36" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772763v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2012.81" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747198v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2012.33" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816664v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_24" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Tran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8_4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768221v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2012.6378939" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738844v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Azkia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28879-1_11" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744694v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Andres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301638v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21560-5_14" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303013v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24580-0_7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301634v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2011.13" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738626v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2011.17" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Odin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pablo Escobedo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sabiguero" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303601v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhigulin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2011.30" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465746v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2011.11" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070425.2070443" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465027v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306744v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2010.30" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309503v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Morales" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.17" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306297v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bessayah" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QUATIC.2010.55" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305099v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.53" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306746v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Cao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.24" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306741v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Laouiti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506240" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727714v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306763v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maja" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Willik  Valenti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15585-7_13" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGLH9LWN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367445v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369686v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2009.4912874" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366249v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Merayo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.37" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771611v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655925.1656086" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444089v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2009.52" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360187v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benameur" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Li" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448589v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Moraes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisy Weber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446605v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verch&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02138-1_8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316417v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2009.33" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771619v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529326" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419463v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442192v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Adala" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRIDENTCOM.2009.4976260" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360751v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10373-5_10" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMZZX9D1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316444v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bayse" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529284" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444066v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanai Ardi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446770v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2009.206" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448581v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Corsetti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Yano" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2009.5304903" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360755v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2_15" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378696v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.400" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796034v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2008.58" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373149v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09490-8_18" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250162v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreira" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326406v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.51" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796077v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327393v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_27" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VT6BTR07-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796098v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2008.45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796516v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coma" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2008.133" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380237v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DS-RT.2008.22" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394732v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379599v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699638" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328016v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.129" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085693v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vieira" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2006.302611" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111718v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530440v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Besse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478239v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor D. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04673-5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476915v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Perez-Castillo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paiva" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-022-09608-y" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678967v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478392v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904831v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52991-8_8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263826v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8850-6.ch008" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255095v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuadra  Sanchez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cutanda Rodriguez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984352.ch2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263345v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690721v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-803-6" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673835v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-91216-32-9_10" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801279v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Orset" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>