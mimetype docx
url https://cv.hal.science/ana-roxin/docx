--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -628,256 +628,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des systèmes ferroviaires : objectifs, approches et problématiques</w:t>
+                <w:t xml:space="preserve">Vision prospective d’une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Camarazo</w:t>
+                <w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Debbech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIM computationnel, des données vers l'IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.109-129, 2024, Ingénierie &amp; architecture, enseignement &amp; recherche, 978-2-416-01511-3</w:t>
+              <w:t xml:space="preserve">, pp.183-202, 2024, Ingénierie &amp; architecture, enseignement &amp; recherche, 978-2-416-01511-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495917v1</w:t>
+                <w:t xml:space="preserve">hal-04495941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision prospective d’une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des systèmes ferroviaires : objectifs, approches et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camarazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t>
+                <w:t xml:space="preserve">Sana Debbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIM computationnel, des données vers l'IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-129, 2024, Ingénierie &amp; architecture, enseignement &amp; recherche, 978-2-416-01511-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyrolles</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04495941v1</w:t>
+                <w:t xml:space="preserve">hal-04495917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches pour la modélisation des systèmes complexes</w:t>
               </w:r>
@@ -1367,217 +1367,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agile process modelling approach for BIM projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Udo Kannengiesser</w:t>
+                <w:t xml:space="preserve">SimpleBIM: From full ifcOWL graphs to simplified building graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauwels Pieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eWork and eBusiness in Architecture, Engineering and Construction: ECPPM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-107, 2016, ISBN 9781138032804</w:t>
+              <w:t xml:space="preserve">, pp.11-18, 2016, ISBN 9781138032804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389816v1</w:t>
+                <w:t xml:space="preserve">hal-01389818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimpleBIM: From full ifcOWL graphs to simplified building graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauwels Pieter</w:t>
+                <w:t xml:space="preserve">An agile process modelling approach for BIM projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eWork and eBusiness in Architecture, Engineering and Construction: ECPPM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-107, 2016, ISBN 9781138032804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRC Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01389818v1</w:t>
+                <w:t xml:space="preserve">hal-01389816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOWLA, A Federated Architecture for Ontologies</w:t>
               </w:r>
@@ -1661,256 +1661,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement sémantique d'un fichier IFC pour une extraction partielle dynamique</w:t>
+                <w:t xml:space="preserve">Customizing Semantic Profiling for Digital Advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+                <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction(s) des maquettes numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2014 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8842 (0302-9743), Springer Berlin Heidelberg, pp 469-478, 2014, Lecture Notes in Computer Science, 978-3-662-45549-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45550-0_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072014v1</w:t>
+                <w:t xml:space="preserve">hal-01094420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customizing Semantic Profiling for Digital Advertising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrichissement sémantique d'un fichier IFC pour une extraction partielle dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anett Hoppe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Thomas Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orpelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édité par Jean-Claude Bignon, Gilles Halin, Sylvain Kubicki. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2014 Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interaction(s) des maquettes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, 334 p., 2014, Actes du 6ème Séminaire de Conception Architecturale Numérique, 9782814301719</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094420v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils sémantiques pour diminuer l'entropie dans les réseaux socionumériques</w:t>
               </w:r>
@@ -3030,429 +3030,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Improve the Disaster Response Through a Knowledge-Based Multi-Agent System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration, quality assurance and usage of geospatial data with semantic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Homburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">gis.Science - Die Zeitschrift für Geoinformatik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975716v1</w:t>
+                <w:t xml:space="preserve">hal-01684684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration, quality assurance and usage of geospatial data with semantic tools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+                <w:t xml:space="preserve">A performance benchmark over semantic rule checking approaches in construction industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Beetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">gis.Science - Die Zeitschrift für Geoinformatik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.68 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aei.2017.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684684v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance benchmark over semantic rule checking approaches in construction industry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chi Zhang</w:t>
+                <w:t xml:space="preserve">A Framework to Improve the Disaster Response Through a Knowledge-Based Multi-Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33, pp.68 - 88. </w:t>
+              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.96-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aei.2017.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJISCRAM.2017070106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564987v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWRL Rule-selection Methodology for Ontology Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,51 +3524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based Integration of Web Navigation for Dynamic User Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic User Profiling for Digital Advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,51 +3923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLAR-FU : Raisonner avec des règles logiques du second ordre dans une unification de bases de connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camarazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4338,51 +4338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Railway systems' ontologies: A literature review and an alignment proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camarazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,299 +4531,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision prospective d'une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t>
+                <w:t xml:space="preserve">IA neuro-symbolique pour l'interprétation granulaire des données des bases STUPS© et OTARIES© : défis applicatifs et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eduBIM 2023 - 9e édition des Journées de l'enseignement et de la recherche autour du BIM et de la maquette numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353177v1</w:t>
+                <w:t xml:space="preserve">hal-04164186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA neuro-symbolique pour l'interprétation granulaire des données des bases STUPS© et OTARIES© : défis applicatifs et perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+                <w:t xml:space="preserve">Vision prospective d'une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.8-17</w:t>
+              <w:t xml:space="preserve">eduBIM 2023 - 9e édition des Journées de l'enseignement et de la recherche autour du BIM et de la maquette numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164186v1</w:t>
+                <w:t xml:space="preserve">hal-04353177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des systèmes ferroviaires -objectifs, approches et problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camarazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Debbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eduBIM 2023 - 9e édition des Journées de l'enseignement et de la recherche autour du BIM et de la maquette numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5166,597 +5166,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Previous BIM-GIS Integration Approaches: Analytic Review and Discussion</w:t>
+                <w:t xml:space="preserve">Linking BIM and GIS Standard Ontologies with Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Hbeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition eduBIM (journées de l’enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Anglet, France</w:t>
+              <w:t xml:space="preserve">Linked Data in Architecture and Construction.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.146-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178374v1</w:t>
+                <w:t xml:space="preserve">hal-03081576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking BIM and GIS Standard Ontologies with Linked Data</w:t>
+                <w:t xml:space="preserve">Previous BIM-GIS Integration Approaches: Analytic Review and Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Hbeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linked Data in Architecture and Construction.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.146-159</w:t>
+              <w:t xml:space="preserve">6e édition eduBIM (journées de l’enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081576v1</w:t>
+                <w:t xml:space="preserve">hal-03178374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic and Multi-scale BIM/CIM/LIM Regulation compliance checking</w:t>
+                <w:t xml:space="preserve">Aligning BIM and GIS: CITYGML and PLU to achieve compliance checking model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Hbeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e édition EDUBIM (journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on INFORMATICS in ECONOMY. Education, Research and Business Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bucharest, Romania. pp.165-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12948/ie2019.04.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279645v1</w:t>
+                <w:t xml:space="preserve">hal-02279624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning BIM and GIS: CITYGML and PLU to achieve compliance checking model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bus</w:t>
+                <w:t xml:space="preserve">Vocabulaires de données liées pour le BIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on INFORMATICS in ECONOMY. Education, Research and Business Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5e édition EDUBIM (journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12948/ie2019.04.04⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02279624v1</w:t>
+                <w:t xml:space="preserve">hal-02279638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocabulaires de données liées pour le BIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Materials communicating with the BIM: aims and first results of the McBIM project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e édition EDUBIM (journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cachan, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Structural Health Monitoring, IWSHM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stanford, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279638v1</w:t>
+                <w:t xml:space="preserve">hal-02285937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials communicating with the BIM: aims and first results of the McBIM project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic and Multi-scale BIM/CIM/LIM Regulation compliance checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Hbeich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Structural Health Monitoring, IWSHM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Stanford, CA, United States</w:t>
+              <w:t xml:space="preserve">5e édition EDUBIM (journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285937v1</w:t>
+                <w:t xml:space="preserve">hal-02279645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data interoperability for a Multi-scale model (BIM/CIM/LIM)</w:t>
               </w:r>
@@ -6497,360 +6497,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
+                <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 9th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3149572.3149600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678238v1</w:t>
+                <w:t xml:space="preserve">hal-01809206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+                <w:t xml:space="preserve">Towards the Design of Respond Action in Disaster Management Using Knowledge Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Xanthi, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3149572.3149600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01809206v1</w:t>
+                <w:t xml:space="preserve">hal-01684617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Design of Respond Action in Disaster Management Using Knowledge Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Prudhomme</w:t>
+                <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Xanthi, Greece</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684617v1</w:t>
+                <w:t xml:space="preserve">hal-01678238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Integration of Spatial Data into the Semantic Web</w:t>
               </w:r>
@@ -7082,51 +7082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying and reasoning over large scale building data sets: an outline of a performance benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauwels Pieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7311,51 +7311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Federated Approach for Interoperating AEC/FM Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7406,51 +7406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS SEMANTIC INTEROPERABILITY FOR ENTERPRISE INFORMATION SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7501,51 +7501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Web Approach for Building View Definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7596,51 +7596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COBieOWL, an OWL ontology based on COBie standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,51 +7691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMANTIC WEB TECHNOLOGIES FOR IMPLEMENTING COST-EFFECTIVE AND INTEROPERABLE BUILDING INFORMATION MODELING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7786,51 +7786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IfcWoD, Semantically Adapting IFC Model Relations into OWL Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7881,51 +7881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic User Profile Mapping To Marketing Segments In A Big Data Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7976,51 +7976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOWLA, A Federated Architecture for Ontologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8071,51 +8071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantically Adapting IFC Model Relations into OWL Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8160,299 +8160,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC SEMANTIC USER PROFILING FROM IMPLICIT WEB NAVIGATION DATA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anett Hoppe</w:t>
+                <w:t xml:space="preserve">A Rule Based System for Semantical Enrichment of Building Information Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.ISSN: 2247 - 1480</w:t>
+              <w:t xml:space="preserve">RuleML 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978436v1</w:t>
+                <w:t xml:space="preserve">hal-01068809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule Based System for Semantical Enrichment of Building Information Exchange</w:t>
+                <w:t xml:space="preserve">DYNAMIC SEMANTIC USER PROFILING FROM IMPLICIT WEB NAVIGATION DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+                <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.2</w:t>
+              <w:t xml:space="preserve">13th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.ISSN: 2247 - 1480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068809v1</w:t>
+                <w:t xml:space="preserve">hal-00978436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement sémantique d'un IFC pour une extraction partielle dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Orpelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Conception Architecturale Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg. pp.à venir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8477,51 +8477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customizing Semantic Profiling for Digital Advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8706,51 +8706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic, Behavior-Based User Profiling Using Semantic Web Technologies in a Big Data Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10525,51 +10525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7ADDC9A"/>
+    <w:nsid w:val="B1A2C20E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10756,51 +10756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ana-roxin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9841-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7707-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/nouvelles-perspectives-du-bim-9782416005305/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Mcglinn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui de Klerk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camarazo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Debbech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castaing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Tolmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50354" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Hbeich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-et-l-evolution-des-pratiques-9782212679892/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-entre-recherche-et-industrialisation-9782212678024/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Kannengiesser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/eWork-and-eBusiness-in-Architecture-Engineering-and-Construction-ECPPM/Christodoulou-Scherer/p/book/9781138032804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Farias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44163-025-00318-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00860-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/issn14531305/23.3.2019.03" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lalou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04797679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxin Ana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishak Dudhee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vukovic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/ie2019.04.04" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03635102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picinbono" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429506215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32986-9_12" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Balog-Crisan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clemen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877063v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877064v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701137v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01072073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01940781v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ana-roxin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9841-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7707-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/nouvelles-perspectives-du-bim-9782416005305/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Mcglinn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui de Klerk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camarazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Debbech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castaing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Tolmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50354" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Hbeich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-et-l-evolution-des-pratiques-9782212679892/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-entre-recherche-et-industrialisation-9782212678024/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/eWork-and-eBusiness-in-Architecture-Engineering-and-Construction-ECPPM/Christodoulou-Scherer/p/book/9781138032804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Kannengiesser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Farias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44163-025-00318-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00860-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/issn14531305/23.3.2019.03" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lalou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04797679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxin Ana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishak Dudhee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vukovic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/ie2019.04.04" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279638v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03635102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picinbono" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429506215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32986-9_12" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Balog-Crisan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clemen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877063v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877064v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701137v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01072073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01940781v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>