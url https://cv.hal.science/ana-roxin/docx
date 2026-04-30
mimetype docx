--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -628,256 +628,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision prospective d’une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t>
+                <w:t xml:space="preserve">Modélisation des systèmes ferroviaires : objectifs, approches et problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t>
+                <w:t xml:space="preserve">David Camarazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Debbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIM computationnel, des données vers l'IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.183-202, 2024, Ingénierie &amp; architecture, enseignement &amp; recherche, 978-2-416-01511-3</w:t>
+              <w:t xml:space="preserve">, pp.109-129, 2024, Ingénierie &amp; architecture, enseignement &amp; recherche, 978-2-416-01511-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495941v1</w:t>
+                <w:t xml:space="preserve">hal-04495917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des systèmes ferroviaires : objectifs, approches et problématiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vision prospective d’une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Debbech</w:t>
+                <w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Gillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIM computationnel, des données vers l'IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.109-129, 2024, Ingénierie &amp; architecture, enseignement &amp; recherche, 978-2-416-01511-3</w:t>
+              <w:t xml:space="preserve">, pp.183-202, 2024, Ingénierie &amp; architecture, enseignement &amp; recherche, 978-2-416-01511-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495917v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches pour la modélisation des systèmes complexes</w:t>
               </w:r>
@@ -1186,398 +1186,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Interoperability for a Multi-scale Model (BIM/CIM/LIM)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocabulaires de données pour le BIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le BIM entre recherche et industrialisation - Ingénierie et architecture, enseignement et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.39-53, 2019, 978-2-212-67802-4</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-70, 2019, 978-2-212-67802-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505273v1</w:t>
+                <w:t xml:space="preserve">hal-02505287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocabulaires de données pour le BIM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Interoperability for a Multi-scale Model (BIM/CIM/LIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Hbeich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eyrolles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le BIM entre recherche et industrialisation - Ingénierie et architecture, enseignement et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , pp.39-53, 2019, 978-2-212-67802-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyrolles</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02505287v1</w:t>
+                <w:t xml:space="preserve">hal-02505273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimpleBIM: From full ifcOWL graphs to simplified building graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauwels Pieter</w:t>
+                <w:t xml:space="preserve">An agile process modelling approach for BIM projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eWork and eBusiness in Architecture, Engineering and Construction: ECPPM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-18, 2016, ISBN 9781138032804</w:t>
+              <w:t xml:space="preserve">, pp.99-107, 2016, ISBN 9781138032804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389818v1</w:t>
+                <w:t xml:space="preserve">hal-01389816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agile process modelling approach for BIM projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Udo Kannengiesser</w:t>
+                <w:t xml:space="preserve">SimpleBIM: From full ifcOWL graphs to simplified building graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauwels Pieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eWork and eBusiness in Architecture, Engineering and Construction: ECPPM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-107, 2016, ISBN 9781138032804</w:t>
+              <w:t xml:space="preserve">, pp.11-18, 2016, ISBN 9781138032804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389816v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOWLA, A Federated Architecture for Ontologies</w:t>
               </w:r>
@@ -3030,531 +3030,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration, quality assurance and usage of geospatial data with semantic tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Framework to Improve the Disaster Response Through a Knowledge-Based Multi-Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">gis.Science - Die Zeitschrift für Geoinformatik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.96-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJISCRAM.2017070106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684684v1</w:t>
+                <w:t xml:space="preserve">hal-01975716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A performance benchmark over semantic rule checking approaches in construction industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Beetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33, pp.68 - 88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aei.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Improve the Disaster Response Through a Knowledge-Based Multi-Agent System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration, quality assurance and usage of geospatial data with semantic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Homburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">gis.Science - Die Zeitschrift für Geoinformatik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJISCRAM.2017070106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01975716v1</w:t>
+                <w:t xml:space="preserve">hal-01684684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWRL Rule-selection Methodology for Ontology Interoperability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+                <w:t xml:space="preserve">Semantic User Profiling for Digital Advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of ECONOMIC COMPUTATION AND ECONOMIC CYBERNETICS STUDIES AND RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (3/2015), pp.267-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202760v1</w:t>
+                <w:t xml:space="preserve">hal-01202762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based Integration of Web Navigation for Dynamic User Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3583,152 +3562,173 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatica Economică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Business Ontologies, 19 (01/2015), pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic User Profiling for Digital Advertising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anett Hoppe</w:t>
+                <w:t xml:space="preserve">SWRL Rule-selection Methodology for Ontology Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECONOMIC COMPUTATION AND ECONOMIC CYBERNETICS STUDIES AND RESEARCH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2015.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202762v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location Models for Pervasive Road Networks</w:t>
               </w:r>
@@ -3822,260 +3822,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des connaissances pour l'interrogation neurosymbolique des jumeaux numériques de bâtiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
+                <w:t xml:space="preserve">SOLAR-FU : Raisonner avec des règles logiques du second ordre dans une unification de bases de connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camarazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dumas</w:t>
+                <w:t xml:space="preserve">Mohammed Lalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e journées francophones d'Ingénierie des Connaissances (IC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">PFIA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bourgogne Europe, Laboratoire Informatique de Bourgogne, Afia (Association française pour l'intelligende artificielle), Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400381v1</w:t>
+                <w:t xml:space="preserve">hal-05167835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLAR-FU : Raisonner avec des règles logiques du second ordre dans une unification de bases de connaissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Camarazo</w:t>
+                <w:t xml:space="preserve">Représentation des connaissances pour l'interrogation neurosymbolique des jumeaux numériques de bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Lalou</w:t>
+                <w:t xml:space="preserve">Anthony Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bourgogne Europe, Laboratoire Informatique de Bourgogne, Afia (Association française pour l'intelligende artificielle), Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">36e journées francophones d'Ingénierie des Connaissances (IC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167835v1</w:t>
+                <w:t xml:space="preserve">hal-05400381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'intelligence artificielle pour la gestion autonome de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,51 +4256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge representation for neuro-symbolic digital building twin querying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4338,77 +4338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Railway systems' ontologies: A literature review and an alignment proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camarazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Information Integration and Web Intelligence (iiWAS2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4446,51 +4446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-symbolic approach for querying BIM models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxin Ana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4531,299 +4531,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA neuro-symbolique pour l'interprétation granulaire des données des bases STUPS© et OTARIES© : défis applicatifs et perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+                <w:t xml:space="preserve">Vision prospective d'une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.8-17</w:t>
+              <w:t xml:space="preserve">eduBIM 2023 - 9e édition des Journées de l'enseignement et de la recherche autour du BIM et de la maquette numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164186v1</w:t>
+                <w:t xml:space="preserve">hal-04353177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision prospective d'une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t>
+                <w:t xml:space="preserve">IA neuro-symbolique pour l'interprétation granulaire des données des bases STUPS© et OTARIES© : défis applicatifs et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eduBIM 2023 - 9e édition des Journées de l'enseignement et de la recherche autour du BIM et de la maquette numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353177v1</w:t>
+                <w:t xml:space="preserve">hal-04164186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des systèmes ferroviaires -objectifs, approches et problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camarazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Debbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eduBIM 2023 - 9e édition des Journées de l'enseignement et de la recherche autour du BIM et de la maquette numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5166,1241 +5166,1241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking BIM and GIS Standard Ontologies with Linked Data</w:t>
+                <w:t xml:space="preserve">Previous BIM-GIS Integration Approaches: Analytic Review and Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Hbeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linked Data in Architecture and Construction.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.146-159</w:t>
+              <w:t xml:space="preserve">6e édition eduBIM (journées de l’enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081576v1</w:t>
+                <w:t xml:space="preserve">hal-03178374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Previous BIM-GIS Integration Approaches: Analytic Review and Discussion</w:t>
+                <w:t xml:space="preserve">Linking BIM and GIS Standard Ontologies with Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Hbeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition eduBIM (journées de l’enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Anglet, France</w:t>
+              <w:t xml:space="preserve">Linked Data in Architecture and Construction.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.146-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178374v1</w:t>
+                <w:t xml:space="preserve">hal-03081576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning BIM and GIS: CITYGML and PLU to achieve compliance checking model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic interoperability between BIM and GIS – review of existing standards and depiction of a novel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Hbeich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on INFORMATICS in ECONOMY. Education, Research and Business Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th CIB W78 – Information Technology for Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Newcastle, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279624v1</w:t>
+                <w:t xml:space="preserve">hal-02279633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaires de données liées pour le BIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e édition EDUBIM (journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials communicating with the BIM: aims and first results of the McBIM project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic and Multi-scale BIM/CIM/LIM Regulation compliance checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Hbeich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Structural Health Monitoring, IWSHM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Stanford, CA, United States</w:t>
+              <w:t xml:space="preserve">5e édition EDUBIM (journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285937v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic and Multi-scale BIM/CIM/LIM Regulation compliance checking</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Materials communicating with the BIM: aims and first results of the McBIM project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e édition EDUBIM (journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cachan, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Structural Health Monitoring, IWSHM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stanford, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279645v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data interoperability for a Multi-scale model (BIM/CIM/LIM)</w:t>
+                <w:t xml:space="preserve">Aligning BIM and GIS: CITYGML and PLU to achieve compliance checking model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Hbeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EduBIM 2019, 5e édition des journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on INFORMATICS in ECONOMY. Education, Research and Business Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bucharest, Romania. pp.165-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12948/ie2019.04.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635102v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital building twins - Contributions of the ANR McBIM project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data interoperability for a Multi-scale model (BIM/CIM/LIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Hbeich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Signal Image Technology &amp; Internet based Systems, SITIS 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EduBIM 2019, 5e édition des journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765010v1</w:t>
+                <w:t xml:space="preserve">hal-03635102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic interoperability between BIM and GIS – review of existing standards and depiction of a novel approach</w:t>
+                <w:t xml:space="preserve">Digital building twins - Contributions of the ANR McBIM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahabou Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th CIB W78 – Information Technology for Construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Signal Image Technology &amp; Internet based Systems, SITIS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sorrento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2019.00071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279633v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map Change Prediction for Quality Assurance Map Change Prediction for Quality Assurance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+                <w:t xml:space="preserve">Towards French Smart Building Code: Compliance Checking Based on Semantic Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Picinbono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Location Based Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Linked Data for Architecture and Construction (LDAC'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289169v1</w:t>
+                <w:t xml:space="preserve">hal-02301861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards French Smart Building Code: Compliance Checking Based on Semantic Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bus</w:t>
+                <w:t xml:space="preserve">Vers la conception d'une action de réponse pour la gestion de catastrophe, utilisant la modélisation de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Fahad</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linked Data for Architecture and Construction (LDAC'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301861v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la conception d'une action de réponse pour la gestion de catastrophe, utilisant la modélisation de connaissances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Map Change Prediction for Quality Assurance Map Change Prediction for Quality Assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Homburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Location Based Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000225617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975877v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic topological querying for compliance checking</w:t>
               </w:r>
@@ -6497,160 +6497,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
+                <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809206v1</w:t>
+                <w:t xml:space="preserve">hal-01678238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Design of Respond Action in Disaster Management Using Knowledge Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6692,165 +6683,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Xanthi, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
+                <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 9th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3149572.3149600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678238v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Integration of Spatial Data into the Semantic Web</w:t>
               </w:r>
@@ -7063,364 +7063,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying and reasoning over large scale building data sets: an outline of a performance benchmark</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Catalogue to Manage Data Sources in Disaster Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhang Chi</w:t>
+                <w:t xml:space="preserve">Claire Prudhomme,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Workshop on Semantic Big Data (SBD '16) ACM in conjunction with ACM SIGMOD 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Informatics in Economy (IE 2016), Education, Research &amp; Business Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Romania. pp.225-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329400v1</w:t>
+                <w:t xml:space="preserve">hal-01438584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Catalogue to Manage Data Sources in Disaster Management System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Prudhomme,</w:t>
+                <w:t xml:space="preserve">A Federated Approach for Interoperating AEC/FM Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Informatics in Economy (IE 2016), Education, Research &amp; Business Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Romania. pp.225-230</w:t>
+              <w:t xml:space="preserve">LDAC2016 - 4th Linked Data in Architecture and Construction Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438584v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Federated Approach for Interoperating AEC/FM Ontologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Querying and reasoning over large scale building data sets: an outline of a performance benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauwels Pieter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beetz Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDAC2016 - 4th Linked Data in Architecture and Construction Workshop </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Workshop on Semantic Big Data (SBD '16) ACM in conjunction with ACM SIGMOD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Francisco United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2928294.2928303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329726v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS SEMANTIC INTEROPERABILITY FOR ENTERPRISE INFORMATION SYSTEMS</w:t>
               </w:r>
@@ -8160,122 +8160,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule Based System for Semantical Enrichment of Building Information Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+                <w:t xml:space="preserve">Customizing Semantic Profiling for Digital Advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.2</w:t>
+              <w:t xml:space="preserve">OTM 2014 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amantea, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068809v1</w:t>
+                <w:t xml:space="preserve">hal-01070592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC SEMANTIC USER PROFILING FROM IMPLICIT WEB NAVIGATION DATA</w:t>
               </w:r>
@@ -8350,493 +8350,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement sémantique d'un IFC pour une extraction partielle dynamique</w:t>
+                <w:t xml:space="preserve">A Rule Based System for Semantical Enrichment of Building Information Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Orpelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Conception Architecturale Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg. pp.à venir</w:t>
+              <w:t xml:space="preserve">RuleML 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978429v1</w:t>
+                <w:t xml:space="preserve">hal-01068809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customizing Semantic Profiling for Digital Advertising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anett Hoppe</w:t>
+                <w:t xml:space="preserve">Enrichissement sémantique d'un IFC pour une extraction partielle dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orpelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM 2014 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Amantea, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de Conception Architecturale Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg. pp.à venir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070592v1</w:t>
+                <w:t xml:space="preserve">hal-00978429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting numerical representations of lung contours using Case-Based Reasoning and Artificial Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Laurent</w:t>
+                <w:t xml:space="preserve">Dynamic, Behavior-Based User Profiling Using Semantic Web Technologies in a Big Data Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCBR 2012, 20th International Conference on Case-Based Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32986-9_12⟩</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. http://dx.doi.org/10.1007/978-3-642-41033-8_, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935864v1</w:t>
+                <w:t xml:space="preserve">hal-00850608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic, Behavior-Based User Profiling Using Semantic Web Technologies in a Big Data Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anett Hoppe</w:t>
+                <w:t xml:space="preserve">Adapting numerical representations of lung contours using Case-Based Reasoning and Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Leni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chebel-Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013 Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_46⟩</w:t>
+              <w:t xml:space="preserve">ICCBR 2012, 20th International Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.137 - 151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32986-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850608v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies and Knowledge Aggregation in the Active Semantic Learning System</w:t>
               </w:r>
@@ -9285,246 +9285,246 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Globecom07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Globecom Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.9 Pages, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2007.4437809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701118v1</w:t>
+                <w:t xml:space="preserve">hal-00470120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th IEEE Globecom07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2007.4437809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00470120v1</w:t>
+                <w:t xml:space="preserve">hal-00701118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location based models for pervasive road networks</w:t>
               </w:r>
@@ -9715,242 +9715,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEFOR@D - Plateforme de formation à distance pour la radioprotection médicale</w:t>
+                <w:t xml:space="preserve">Plateforme d'apprentissage à distance en radioprotection médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Gschwind</w:t>
+                <w:t xml:space="preserve">Regine Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Makovicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877063v1</w:t>
+                <w:t xml:space="preserve">hal-00877064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme d'apprentissage à distance en radioprotection médicale</w:t>
+                <w:t xml:space="preserve">CEFOR@D - Plateforme de formation à distance pour la radioprotection médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regine Gschwind</w:t>
+                <w:t xml:space="preserve">Régine Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Makovicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877064v1</w:t>
+                <w:t xml:space="preserve">hal-00877063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10525,51 +10525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1A2C20E"/>
+    <w:nsid w:val="F7DCEFA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10756,51 +10756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ana-roxin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9841-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7707-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/nouvelles-perspectives-du-bim-9782416005305/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Mcglinn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui de Klerk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camarazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Debbech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castaing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Tolmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50354" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Hbeich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-et-l-evolution-des-pratiques-9782212679892/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-entre-recherche-et-industrialisation-9782212678024/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/eWork-and-eBusiness-in-Architecture-Engineering-and-Construction-ECPPM/Christodoulou-Scherer/p/book/9781138032804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Kannengiesser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Farias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44163-025-00318-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00860-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/issn14531305/23.3.2019.03" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lalou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04797679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxin Ana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishak Dudhee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vukovic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/ie2019.04.04" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279638v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03635102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picinbono" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429506215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32986-9_12" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Balog-Crisan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clemen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877063v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877064v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701137v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01072073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01940781v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ana-roxin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9841-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7707-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/nouvelles-perspectives-du-bim-9782416005305/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Mcglinn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui de Klerk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camarazo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Debbech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castaing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Tolmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50354" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Hbeich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-et-l-evolution-des-pratiques-9782212679892/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-entre-recherche-et-industrialisation-9782212678024/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Kannengiesser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/eWork-and-eBusiness-in-Architecture-Engineering-and-Construction-ECPPM/Christodoulou-Scherer/p/book/9781138032804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Farias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44163-025-00318-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00860-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/issn14531305/23.3.2019.03" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lalou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04797679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxin Ana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishak Dudhee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vukovic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/ie2019.04.04" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03635102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picinbono" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429506215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935864v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32986-9_12" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Balog-Crisan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clemen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701137v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01072073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01940781v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>