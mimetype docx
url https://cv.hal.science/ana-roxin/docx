--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,10470 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10418 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ana Roxin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités (PU)Habilité à diriger les recherches (HDR) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ana-roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9841-0494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253125170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=3Q0eunwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-7707-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives du BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2022, Nouvelles perspectives du BIM Le jumeau numérique de la construction intelligente (smart building), 978-2-416-00530-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Linked Data in Architecture and Construction Workshop (LDAC2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Mcglinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEUR-WS. , 2636, 2020, Proceedings of the 8th Linked Data in Architecture and Construction Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Linked Data in Architecture and Construction Workshop (LDAC2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauwels Pieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui de Klerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEUR-WS. , 2389, 2019, Proceedings of the 6th Linked Data in Architecture and Construction Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 6th Linked Data in Architecture and Construction Workshop (LDAC2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEUR-WS. , 2159, 2018, Proceedings of the 6th Linked Data in Architecture and Construction Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des systèmes ferroviaires : objectifs, approches et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camarazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Debbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIM computationnel, des données vers l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-129, 2024, Ingénierie &amp; architecture, enseignement &amp; recherche, 978-2-416-01511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision prospective d’une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIM computationnel, des données vers l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-202, 2024, Ingénierie &amp; architecture, enseignement &amp; recherche, 978-2-416-01511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches pour la modélisation des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BIM, nouvel art de construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-131, 2023, 9781789481105. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9110.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer l’information pour le jumeau numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Tolmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BIM, nouvel art de construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-105, 2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9110.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Previous BIM-GIS Integration Approaches: Analytic Review and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hbeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BIM et l'évolution des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-212-67989-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Interoperability for a Multi-scale Model (BIM/CIM/LIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hbeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BIM entre recherche et industrialisation - Ingénierie et architecture, enseignement et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.39-53, 2019, 978-2-212-67802-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaires de données pour le BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BIM entre recherche et industrialisation - Ingénierie et architecture, enseignement et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-70, 2019, 978-2-212-67802-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agile process modelling approach for BIM projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eWork and eBusiness in Architecture, Engineering and Construction: ECPPM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-107, 2016, ISBN 9781138032804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimpleBIM: From full ifcOWL graphs to simplified building graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauwels Pieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eWork and eBusiness in Architecture, Engineering and Construction: ECPPM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2016, ISBN 9781138032804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOWLA, A Federated Architecture for Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rule Technologies: Foundations, Tools, and Applications. RuleML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9202, pp.97-111, 2015, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21542-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Semantic Profiling for Digital Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anett Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2014 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8842 (0302-9743), Springer Berlin Heidelberg, pp 469-478, 2014, Lecture Notes in Computer Science, 978-3-662-45549-4. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45550-0_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement sémantique d'un fichier IFC pour une extraction partielle dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Orpelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édité par Jean-Claude Bignon, Gilles Halin, Sylvain Kubicki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction(s) des maquettes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, 334 p., 2014, Actes du 6ème Séminaire de Conception Architecturale Numérique, 9782814301719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils sémantiques pour diminuer l'entropie dans les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDENTITÉS NUMÉRIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe L'Harmattan, pp.94-112, 2013, 978-2-343-01999-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopositionnement et mobilités (GPS, Egnos et Galileo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRUR-UTBM, pp.57-91, 2009, 978-2-914279-40-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications inter-véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopositionnement et mobilités (GPS, Egnos et Galileo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRUR-UTBM, pp.163-186, 2009, 978-2-914279-40-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted horn clause: Extending SWRL to model antecedents’ importance and handle missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 293, pp.128464. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of eXplainable artificial intelligence for cybersecurity systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44163-025-00318-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable digital building twins through communicating materials and semantic BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahabou Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-021-00860-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique et programmation générative pour une simulation multi-agents dans le contexte de gestion de catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1-2), pp.37-65. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2020.00102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation and automatic integration of geospatial data into the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ponciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.365-391. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-019-00701-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying PLU Rules on Different BIM/GIS Interoperability Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hbeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica Economică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3/2019), pp.26-38. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12948/issn14531305/23.3.2019.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rule-based methodology to extract building model views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes De Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.214 - 229. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2018.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of trajectories for safer construction sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.80-100. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SASBE-10-2017-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A performance benchmark over semantic rule checking approaches in construction industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Beetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.68 - 88. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Improve the Disaster Response Through a Knowledge-Based Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.96-109. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJISCRAM.2017070106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration, quality assurance and usage of geospatial data with semantic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gis.Science - Die Zeitschrift für Geoinformatik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWRL Rule-selection Methodology for Ontology Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Integration of Web Navigation for Dynamic User Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anett Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica Economică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Business Ontologies, 19 (01/2015), pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic User Profiling for Digital Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anett Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ECONOMIC COMPUTATION AND ECONOMIC CYBERNETICS STUDIES AND RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3/2015), pp.267-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location Models for Pervasive Road Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Transactions on Systems Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.ISSN 1751-1461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLAR-FU : Raisonner avec des règles logiques du second ordre dans une unification de bases de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camarazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bourgogne Europe, Laboratoire Informatique de Bourgogne, Afia (Association française pour l'intelligende artificielle), Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances pour l'interrogation neurosymbolique des jumeaux numériques de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e journées francophones d'Ingénierie des Connaissances (IC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'intelligence artificielle pour la gestion autonome de bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway systems' ontologies: A literature review and an alignment proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camarazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Information Integration and Web Intelligence (iiWAS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge representation for neuro-symbolic digital building twin querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI4DT&amp;CP@IJCAI2024: The Second Workshop on AI for Digital Twins and Cyber-Physical Applications in conjunction with 33rd International Joint Conference on Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju City, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based Drug Samples' Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Signal Image Technology &amp; Internet based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS61268.2023.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492746v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-symbolic approach for querying BIM models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxin Ana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bangkok, Thailand. pp.62-69, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS61268.2023.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA neuro-symbolique pour l'interprétation granulaire des données des bases STUPS© et OTARIES© : défis applicatifs et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision prospective d'une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eduBIM 2023 - 9e édition des Journées de l'enseignement et de la recherche autour du BIM et de la maquette numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des systèmes ferroviaires -objectifs, approches et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camarazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Debbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eduBIM 2023 - 9e édition des Journées de l'enseignement et de la recherche autour du BIM et de la maquette numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials communicating with the BIM: results of the McBIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.25-30, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Potential Alignments between Modelica Standard Library and SAREF Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishak Dudhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vukovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIB W78 - LDAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Granular and Topological Relations through Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hbeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Geospatial Linked Data (GeoLD 2021) Co-located with the 18th Extended Semantic Web Conference (ESWC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Previous BIM-GIS Integration Approaches: Analytic Review and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hbeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e édition eduBIM (journées de l’enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking BIM and GIS Standard Ontologies with Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hbeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linked Data in Architecture and Construction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.146-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials communicating with the BIM: aims and first results of the McBIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Structural Health Monitoring, IWSHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaires de données liées pour le BIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition EDUBIM (journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Multi-scale BIM/CIM/LIM Regulation compliance checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hbeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition EDUBIM (journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning BIM and GIS: CITYGML and PLU to achieve compliance checking model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hbeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on INFORMATICS in ECONOMY. Education, Research and Business Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucharest, Romania. pp.165-170, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12948/ie2019.04.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data interoperability for a Multi-scale model (BIM/CIM/LIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hbeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EduBIM 2019, 5e édition des journées de l'enseignement et de la recherche sur la maquette numérique et le BIM en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital building twins - Contributions of the ANR McBIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahabou Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Signal Image Technology &amp; Internet based Systems, SITIS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2019.00071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic interoperability between BIM and GIS – review of existing standards and depiction of a novel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hbeich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th CIB W78 – Information Technology for Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception d'une action de réponse pour la gestion de catastrophe, utilisant la modélisation de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards French Smart Building Code: Compliance Checking Based on Semantic Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picinbono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linked Data for Architecture and Construction (LDAC'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Change Prediction for Quality Assurance Map Change Prediction for Quality Assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3929/ethz-b-000225617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic topological querying for compliance checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPPM 2018, 12th European conference on product and process modelling "eWork and eBusiness in architecture, engineering and construction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429506215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Design of Respond Action in Disaster Management Using Knowledge Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Xanthi, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 9th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3149572.3149600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Integration of Spatial Data into the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponciano Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebIST 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Applications for Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Informatics in Economy (IE 2017): Education, Research and Business Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Federated Approach for Interoperating AEC/FM Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDAC2016 - 4th Linked Data in Architecture and Construction Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Catalogue to Manage Data Sources in Disaster Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Informatics in Economy (IE 2016), Education, Research &amp; Business Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Romania. pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying and reasoning over large scale building data sets: an outline of a performance benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauwels Pieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beetz Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Semantic Big Data (SBD '16) ACM in conjunction with ACM SIGMOD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San Francisco United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2928294.2928303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS SEMANTIC INTEROPERABILITY FOR ENTERPRISE INFORMATION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Informatics in Economy (IE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Web Approach for Building View Definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">buildingSMART International Standards Summit </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COBieOWL, an OWL ontology based on COBie standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of On the Move to Meaningful Internet Systems: OTM 2015 Conferences, Confederated International Conferences: CoopIS, ODBASE, and C&amp;TC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMANTIC WEB TECHNOLOGIES FOR IMPLEMENTING COST-EFFECTIVE AND INTEROPERABLE BUILDING INFORMATION MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Informatics in Economy (IE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IfcWoD, Semantically Adapting IFC Model Relations into OWL Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In proceedings of the 32nd CIB W78 Conference on Information Technology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic User Profile Mapping To Marketing Segments In A Big Data Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anett Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOWLA, A Federated Architecture for Ontologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Web Rule Symposium (RuleML 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantically Adapting IFC Model Relations into OWL Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Linked Data in Architecture and Construction (LDAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC SEMANTIC USER PROFILING FROM IMPLICIT WEB NAVIGATION DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anett Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Informatics in Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.ISSN: 2247 - 1480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule Based System for Semantical Enrichment of Building Information Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RuleML 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement sémantique d'un IFC pour une extraction partielle dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Orpelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Semantic Profiling for Digital Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anett Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2014 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amantea, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting numerical representations of lung contours using Case-Based Reasoning and Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Leni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chebel-Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBR 2012, 20th International Conference on Case-Based Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.137 - 151, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32986-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic, Behavior-Based User Profiling Using Semantic Web Technologies in a Big Data Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anett Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. http://dx.doi.org/10.1007/978-3-642-41033-8_, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and Knowledge Aggregation in the Active Semantic Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Szilagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Balog-Crisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel for a Semantic Learning Platform with adapted suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Szilagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Balog-Crisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransportML: a middleware for Location-Based Services collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Le Caire, Egypt. pp.1-6, ISBN 978-1-4244-4765-7, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2009.5384734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware Models for Location-Based Services : a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pervasive Services (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sorrento, Italy. ISBN: 978-1-60558-206-1, p.35-40, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1387249.1387255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, DC, United States. pp.9 Pages, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2007.4437809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Wireless Geolocation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nait Sidi Moh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Globecom07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location based models for pervasive road networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.443 - 447, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Geospatial and Construction, Geo4Construction 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEFOR@D - Plateforme de formation à distance pour la radioprotection médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Makovicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme d'apprentissage à distance en radioprotection médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Makovicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Interactive Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative and Cybernetic Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-vehicle communications - research report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTOCOLE DE DECOUVERTE SENSIBLE AU CONTEXTE POUR LES SERVICES WEB SEMANTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Technologie de Belfort-Montbéliard (UTBM), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01074551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTOCOLE DE DECOUVERTE SENSIBLE AU CONTEXTE POUR LES SERVICES WEB SEMANTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université de Technologie de Belfort-Montbeliard, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01072073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning and knowledge - tradeoff between expressivity and efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. COMUE Université Bourgogne Franche-Comté, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01940781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId224"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10525,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7DCEFA6"/>
+    <w:nsid w:val="351755BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10756,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ana-roxin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9841-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7707-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/nouvelles-perspectives-du-bim-9782416005305/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Mcglinn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui de Klerk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camarazo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Debbech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castaing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Tolmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50354" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Hbeich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-et-l-evolution-des-pratiques-9782212679892/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-entre-recherche-et-industrialisation-9782212678024/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Kannengiesser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/eWork-and-eBusiness-in-Architecture-Engineering-and-Construction-ECPPM/Christodoulou-Scherer/p/book/9781138032804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Farias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44163-025-00318-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00860-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/issn14531305/23.3.2019.03" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lalou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04797679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxin Ana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407191v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishak Dudhee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vukovic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/ie2019.04.04" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03635102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picinbono" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429506215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935864v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32986-9_12" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Balog-Crisan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clemen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701137v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01072073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01940781v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ana-roxin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9841-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3Q0eunwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7707-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/nouvelles-perspectives-du-bim-9782416005305/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Mcglinn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui de Klerk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camarazo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Debbech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castaing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50356" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Tolmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-bim-nouvel-art-de-construire/?/50354" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9110.ch4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Hbeich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-et-l-evolution-des-pratiques-9782212679892/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/le-bim-entre-recherche-et-industrialisation-9782212678024/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Kannengiesser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/eWork-and-eBusiness-in-Architecture-Engineering-and-Construction-ECPPM/Christodoulou-Scherer/p/book/9781138032804" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Farias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128464" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44163-025-00318-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00860-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/issn14531305/23.3.2019.03" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lalou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130916v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04797679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492746v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxin Ana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS61268.2023.00019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishak Dudhee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vukovic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279638v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12948/ie2019.04.04" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03635102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picinbono" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Muhammad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429506215" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32986-9_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Balog-Crisan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cottin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Gaber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384734" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701110v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387249.1387255" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470120v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Sidi Moh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2007.4437809" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877070v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283954" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clemen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877064v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701137v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074551v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01072073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01940781v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>