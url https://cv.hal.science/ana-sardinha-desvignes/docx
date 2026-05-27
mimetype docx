--- v0 (2026-04-07)
+++ v1 (2026-05-27)
@@ -822,165 +822,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hommes et animaux dans les récits de voyage portugais en Afrique du sud-ouest à la fin du XIXè siècle : regards et préjugés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Sardinha Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque international, L’animal dans le monde lusophone, Afrique, Portugal, Brésil. Du Réel à l’imaginaire, Fondation Calouste Gulbenkian, Paris, Mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contre Maurras : le ‘néoclassicisme scientifique’ de Fernando Pessoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Isabel Sardinha Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque international Maurrassisme et littérature. L’Action française. Culture, société, politique IV - Sorbonne Nouvelle-Paris 3 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492436v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01492437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au Portugal à la mort de Maurice Barrès : hommages, équivoques et malaise</w:t>
               </w:r>
@@ -2896,51 +2896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sardinha Desvignes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491504v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492443v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491536v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sardinha Desvignes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491504v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492443v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491536v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01491532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>