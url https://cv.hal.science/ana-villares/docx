--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -694,606 +694,606 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 39, pp.389 - 401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672496v1</w:t>
+                <w:t xml:space="preserve">hal-05323891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t>
+                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouillon Charlie</w:t>
+                <w:t xml:space="preserve">Géraldine Rangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foucat Loïc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743294v1</w:t>
+                <w:t xml:space="preserve">hal-04596670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action of AA9 lytic polysaccharide monooxygenase enzymes on different cellulose allomorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 275, pp.133429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rangel</w:t>
+                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
+              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596670v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouillon Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucat Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Maana Sana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323891v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake as a fuel for soft actuators from cellulose</w:t>
               </w:r>
@@ -1364,204 +1364,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00303⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (9), pp.5811-5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313701v1</w:t>
+                <w:t xml:space="preserve">hal-04572745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,206 +1579,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 321, pp.121305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (9), pp.5811-5824. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.3246-3255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572745v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the control of reversibility for actuators based on cellulose nanofibers</w:t>
               </w:r>
@@ -2015,51 +2015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent growth of poly(amidoamine) dendrimer-like branched polymers at the reducing end of cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,269 +2360,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric modification of cellulose nanocrystals with PAMAM dendrimers for the preparation of pH-responsive hairy surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Engineered Multilayer Microcapsules Based on Polysaccharides Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 249, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (19), pp.4420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25194420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942064v1</w:t>
+                <w:t xml:space="preserve">hal-03157605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered Multilayer Microcapsules Based on Polysaccharides Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Lombardo</w:t>
+                <w:t xml:space="preserve">Asymmetric modification of cellulose nanocrystals with PAMAM dendrimers for the preparation of pH-responsive hairy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (19), pp.4420. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25194420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157605v1</w:t>
+                <w:t xml:space="preserve">hal-02942064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-Responsive Properties of Asymmetric Nanopapers of Nanofibrillated Cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,51 +2695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Behavior of Reducing End-Modified Cellulose Nanocrystals: A Kinetic Study Using Quartz Crystal Microbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,51 +2838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,51 +2998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
@@ -3208,295 +3208,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
+                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dudefoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Marie Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Peyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Simon Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.306-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837525v1</w:t>
+                <w:t xml:space="preserve">hal-02188478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+                <w:t xml:space="preserve">William Dudefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Ciano</w:t>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (3), pp.306-310. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.107-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188478v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star-like Supramolecular Complexes of Reducing-End-Functionalized Cellulose Nanocrystals</w:t>
               </w:r>
@@ -3638,51 +3638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
@@ -4985,144 +4985,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation and characterization of the structural features of macromolecular carbohydrates from wild edible mushrooms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Distribution Patterns of Polyphenols and Alkaloids in Instant Coffee, Soft and Energy Drinks, and Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (4), pp.483-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643704v1</w:t>
+                <w:t xml:space="preserve">hal-02643874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharides from the edible mushroom Calocybe gambosa: Structure and chain conformation of a (1-4),(1-6)-linked glucan</w:t>
               </w:r>
@@ -5180,152 +5188,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution Patterns of Polyphenols and Alkaloids in Instant Coffee, Soft and Energy Drinks, and Tea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Manchón</w:t>
+                <w:t xml:space="preserve">Separation and characterization of the structural features of macromolecular carbohydrates from wild edible mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcdf.2013.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643874v1</w:t>
+                <w:t xml:space="preserve">hal-02643704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Characterization of a Glucan-Type Polysaccharide from the Red Pine Mushroom, Lactarius deliciosus (Higher Basidiomycetes)</w:t>
               </w:r>
@@ -5383,531 +5383,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization of Water-Soluble Polysaccharides from the Fruiting Bodies of Lentinus edodes mushrooms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+                <w:t xml:space="preserve">Novel isolation of water-soluble polysaccharides from the fruiting bodies of Pleurotus ostreatus mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillamón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Nutrition and Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643703v1</w:t>
+                <w:t xml:space="preserve">hal-02652218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory activity of methanolic extracts from edible mushrooms in LPS activated RAW 264.7 macrophages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Strategies for the preparation and concentration of mushroom aromatic products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Patents on Food, Nutrition and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.107-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649121v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the preparation and concentration of mushroom aromatic products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Characterization of Water-Soluble Polysaccharides from the Fruiting Bodies of Lentinus edodes mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Food, Nutrition and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (2), pp.107-113</w:t>
+              <w:t xml:space="preserve">Current Nutrition and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.235-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646487v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel isolation of water-soluble polysaccharides from the fruiting bodies of Pleurotus ostreatus mushrooms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana García-Lafuente</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory activity of methanolic extracts from edible mushrooms in LPS activated RAW 264.7 macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Guillamón</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 358, pp.72-77. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130 (2), pp.350-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652218v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features and healthy properties of polysaccharides occurring in mushrooms</w:t>
               </w:r>
@@ -6023,51 +6023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6266,535 +6266,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Meat and Poultry Products Enriched with n-3 PUFAs and their Functional Role</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Comparison of different types of stationary phases for the analysis of soy isoflavones by HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. A. Rostagno</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Nutrition and Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 400 (5), pp.1251-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-011-4673-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/157340111804586493⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643705v1</w:t>
+                <w:t xml:space="preserve">hal-02649912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different types of stationary phases for the analysis of soy isoflavones by HPLC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and simultaneous determination of phenolic compounds and caffeine in teas, mate, instant coffee, soft drink and energetic drink by high-performance liquid chromatography using a fused-core column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Rostagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-011-4673-4⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 685 (2), pp.204-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649912v1</w:t>
+                <w:t xml:space="preserve">hal-02650230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and simultaneous determination of phenolic compounds and caffeine in teas, mate, instant coffee, soft drink and energetic drink by high-performance liquid chromatography using a fused-core column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Development of Meat and Poultry Products Enriched with n-3 PUFAs and their Functional Role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Nutrition and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (4), pp.253-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157340111804586493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.11.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650230v1</w:t>
+                <w:t xml:space="preserve">hal-02643705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant properties of phenolic compounds occurring in edible mushrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 128 (3), pp.674-678. </w:t>
@@ -6870,64 +6870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6982,51 +6982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content and Profile of Isoflavones in Soy-Based Foods as a Function of the Production Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7383,51 +7383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast analysis of isoflavones by high-performance liquid chromatography using a column packed with fused-core particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7702,51 +7702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiinflammatory and Antiallergy Agents in Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.125-141. </w:t>
@@ -7810,77 +7810,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fitoterapia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.715-723. </w:t>
@@ -7924,169 +7924,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample preparation for the analysis of isoflavones from soybeans and soy foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. A. Rostagno</w:t>
+                <w:t xml:space="preserve">The Use of Cyclic Voltammetry To Probe the Passivation of Electrode Surfaces by Well-Ordered Self-Assembly and Langmuir-Blodgett Films An Advanced Undergraduate Laboratory Experiment in Surface Science and Nanomaterials Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (6), pp.723-725</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666086v1</w:t>
+                <w:t xml:space="preserve">hal-02656522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing behaviour of a conjugated molecular wire candidate and an insulating fatty acid within Langmuir-Blodgett films</w:t>
               </w:r>
@@ -8111,253 +8094,270 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Lydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 346 (1-3), pp.170-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2009.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Cyclic Voltammetry To Probe the Passivation of Electrode Surfaces by Well-Ordered Self-Assembly and Langmuir-Blodgett Films An Advanced Undergraduate Laboratory Experiment in Surface Science and Nanomaterials Chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">Sample preparation for the analysis of isoflavones from soybeans and soy foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1216 (1), pp.2-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656522v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavonoids as anti-inflammatory agents: implications in cancer and cardiovascular disease</w:t>
               </w:r>
@@ -8382,51 +8382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8498,51 +8498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soy Protein, Isoflavones and Prevention of Cardiovascular Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. García de Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8604,315 +8604,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and conductivity of Langmuir-Blodgett films prepared from an amine-substituted oligo(phenylene ethynylene)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic viscosities for ether plus alkane mixtures: Experimental results and UNIFAC-VISCO parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lahuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm702532m⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (2), pp.457-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-007-0346-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661556v1</w:t>
+                <w:t xml:space="preserve">hal-02662833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic viscosities for ether plus alkane mixtures: Experimental results and UNIFAC-VISCO parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Bandres</w:t>
+                <w:t xml:space="preserve">Characterization and conductivity of Langmuir-Blodgett films prepared from an amine-substituted oligo(phenylene ethynylene)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Lydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lahuerta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">B. J. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lafuente</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. J. Ashwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (2), pp.457-467. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (1), pp.258-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-007-0346-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm702532m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662833v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular architecture in Langmuir and Lanigmuir-Blodgett films incorporating a chiral azobenzene</w:t>
               </w:r>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (18), pp.10196-10203. </w:t>
@@ -9070,64 +9070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Lydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. J. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. J. Ashwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9336,51 +9336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic properties of tetrahydrofuran or tetrahydropyran with 1-chlorohexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9388,51 +9388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 139 (1-3), pp.138-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9472,887 +9472,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface study of mixtures containing cyclic ethers and isomeric chlorobutanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of ordered films containing a phenylene ethynylene oligomer by the Langmuir-Blodgett technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Lydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Porrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (25), pp.7201-7209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp072052h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668413v1</w:t>
+                <w:t xml:space="preserve">hal-02656865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal vapour-liquid equilibrium for cyclic ethers with 1-chloropentane</w:t>
+                <w:t xml:space="preserve">Study of the temperature dependence of surface tensions of some alkanol plus hexane mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2006.10.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp.1904-1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je700215z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02655527v1</w:t>
+                <w:t xml:space="preserve">hal-02661366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ordered films containing a phenylene ethynylene oligomer by the Langmuir-Blodgett technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface study of mixtures containing cyclic ethers and isomeric chlorobutanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111 (25), pp.7201-7209. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (5), pp.791-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp072052h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656865v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the temperature dependence of surface tensions of some alkanol plus hexane mixtures</w:t>
+                <w:t xml:space="preserve">Isothermal vapour-liquid equilibrium for cyclic ethers with 1-chloropentane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52 (5), pp.1904-1907. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 251 (1), pp.8-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je700215z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2006.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661366v1</w:t>
+                <w:t xml:space="preserve">hal-02655527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of Langmuir and Langmuir-Blodgett films from a nitrile-terminated tolan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pera</w:t>
+                <w:t xml:space="preserve">Volumetric and refractive properties of binary mixtures containing 1,4-dioxane and chloroalkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (4), pp.857-864. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm062524p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658786v1</w:t>
+                <w:t xml:space="preserve">hal-02659830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric and refractive properties of binary mixtures containing 1,4-dioxane and chloroalkanes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lafuente</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of Langmuir and Langmuir-Blodgett films from a nitrile-terminated tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Lydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (1), pp.148-157. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (4), pp.857-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm062524p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659830v1</w:t>
+                <w:t xml:space="preserve">hal-02658786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic properties of binary mixtures formed by cyclic ethers and chloroalkanes</w:t>
               </w:r>
@@ -10390,51 +10390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (2), pp.587-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10532,51 +10532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (15), pp.5086-5094. </w:t>
@@ -10665,64 +10665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51 (4), pp.1321-1325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10820,51 +10820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 83 (3), pp.735-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10910,51 +10910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of UV-vis reflection spectroscopy for determining the organization of viologen and viologen tetracyanoquinodimethanide monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10962,51 +10962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Möbius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (2), pp.963-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11034,441 +11034,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical investigation on hybrid viologen tetracyanoquinodimethanide LB films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the surface tensions of cyclohexane or methylcyclohexane with some cyclic ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Cea</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 578 (2), pp.203-211. </w:t>
+              <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (2), pp.185-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.12.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10953-005-2760-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683420v1</w:t>
+                <w:t xml:space="preserve">hal-02681629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractive indices and molar refractions for isomeric chlorobutanes with isomeric butanols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Giner</w:t>
+                <w:t xml:space="preserve">Electrochemical investigation on hybrid viologen tetracyanoquinodimethanide LB films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lafuente</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43 (1), pp.13-23. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 578 (2), pp.203-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0031910042000303518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678899v1</w:t>
+                <w:t xml:space="preserve">hal-02683420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the surface tensions of cyclohexane or methylcyclohexane with some cyclic ethers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refractive indices and molar refractions for isomeric chlorobutanes with isomeric butanols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0031910042000303518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10953-005-2760-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02681629v1</w:t>
+                <w:t xml:space="preserve">hal-02678899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the surface tension of chlorocyclohexane or bromocyclohexane with some cyclic ethers</w:t>
               </w:r>
@@ -11493,64 +11493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (4), pp.1334-1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11790,51 +11790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 238 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11874,299 +11874,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour-liquid equilibrium and azeotropic behaviour of 1,2-dichlorethane with isomeric butanols</w:t>
+                <w:t xml:space="preserve">Densities and speeds of sound for binary mixtures of (1,3-dioxolane or 1,4-dioxane) with (2-methyl-1-propanol or 2-methyl-2-propanol) at the temperatures (298.15 and 313.15) K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Lafuente</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 225 (1-2), pp.77-83. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (12), pp.1027-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2004.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683142v1</w:t>
+                <w:t xml:space="preserve">hal-02676423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities and speeds of sound for binary mixtures of (1,3-dioxolane or 1,4-dioxane) with (2-methyl-1-propanol or 2-methyl-2-propanol) at the temperatures (298.15 and 313.15) K</w:t>
+                <w:t xml:space="preserve">Vapour-liquid equilibrium and azeotropic behaviour of 1,2-dichlorethane with isomeric butanols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Artigas</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 225 (1-2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2004.07.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02676423v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeds of sound and isentropic compressibilities of binary mixtures containing cyclic ethers and haloalkanes at 298.15 and 313.15K</w:t>
               </w:r>
@@ -12191,64 +12191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (6), pp.1735-1746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12320,77 +12320,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 33 (9), pp.1119-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12605,51 +12605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ismael" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2023-0037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119753" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lombardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2021-0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194420" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beaumal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071380" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0903-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633565v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palacios" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillamon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a - Lafuente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.12028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A778EEA9C125D0B8C3C4638CD6A8251B06E3CF72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mateo-Vivaracho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manch&#243;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalo-Ru&#237;z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643704v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2013.08.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.04.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Arrigo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646271v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushr.v15.i6.60" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.07.049" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVG6NJ68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Palacios" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillam&#243;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.06.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DKVT6X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture2040452" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9242-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GQFG75W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2011.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJ4GVD4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643705v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rostagno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340111804586493" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4673-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8652P5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650230v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.11.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J31JB9FL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.085" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9ZGTDBN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-009-0311-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gascon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2009.10.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z07B52WX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.08.050" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1NQD4ZX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nichols" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Lydon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903270d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152310791110643" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667173v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2010.06.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPSRMGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666086v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.11.035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5723ZPJP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lopez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Low" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.06.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBDWKBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cea" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-009-0037-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EAE38F2A4F98D2B5ADFAEB5031ABF2E21AFF57B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658030v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a de Diego" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Robinson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Ashwell" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702532m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQ7SVWMC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bandres" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahuerta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafuente" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-007-0346-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5DE3C431B5AFC5EDDD5C4D87B4046B3275224D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Barrio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801299a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XZBPH3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664309v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Royo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.10.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFXNDV2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668417v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#237;az" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716798a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B49EF867462463A1E02332156866C62ACFC11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Artigas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2007.12.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPMT7V6H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.10.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L926FXKB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655527v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.10.024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVGVJ4RL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656865v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porr&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeby" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072052h" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HVSM2VDZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je700215z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F612M9FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658786v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062524p" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3V9PBZCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.05.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MWR2GHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668345v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-006-8179-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01FR3X37-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.02.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG3F5FC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655272v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0600653" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CLC1RV6C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-005-6943-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02RDCSBP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664320v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#246;bius" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055673o" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683420v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.12.037" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ5WGQF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678899v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0031910042000303518" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-005-2760-x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WSXS6S0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681194v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0500577" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0CP7RBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683421v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049576k" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5WCQZ5K3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678557v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.09.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ92SF7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683142v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.07.020" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0JS6GP1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2004.07.015" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682533v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-004-7732-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9DPL1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683422v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSL.0000048060.42529.6a" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PPS89PFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ismael" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2023-0037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119753" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lombardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2021-0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beaumal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071380" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0903-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633565v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palacios" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillamon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a - Lafuente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.12028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A778EEA9C125D0B8C3C4638CD6A8251B06E3CF72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mateo-Vivaracho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manch&#243;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalo-Ru&#237;z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Arrigo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.04.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2013.08.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646271v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushr.v15.i6.60" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Palacios" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillam&#243;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.06.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DKVT6X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646487v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.07.049" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVG6NJ68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture2040452" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9242-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GQFG75W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2011.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJ4GVD4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4673-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8652P5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rostagno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.11.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J31JB9FL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643705v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340111804586493" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.085" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9ZGTDBN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-009-0311-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gascon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2009.10.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z07B52WX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.08.050" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1NQD4ZX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nichols" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Lydon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903270d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152310791110643" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667173v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2010.06.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPSRMGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cea" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lopez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Low" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.06.015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBDWKBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666086v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.11.035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5723ZPJP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-009-0037-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EAE38F2A4F98D2B5ADFAEB5031ABF2E21AFF57B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658030v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a de Diego" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bandres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahuerta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafuente" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-007-0346-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5DE3C431B5AFC5EDDD5C4D87B4046B3275224D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661556v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Robinson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Ashwell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702532m" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQ7SVWMC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Barrio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801299a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XZBPH3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664309v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Royo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.10.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFXNDV2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668417v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#237;az" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716798a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B49EF867462463A1E02332156866C62ACFC11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Artigas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2007.12.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPMT7V6H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656865v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porr&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072052h" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HVSM2VDZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661366v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je700215z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F612M9FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.10.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L926FXKB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.10.024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVGVJ4RL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.05.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MWR2GHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658786v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062524p" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3V9PBZCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668345v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-006-8179-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01FR3X37-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.02.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG3F5FC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655272v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0600653" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CLC1RV6C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-005-6943-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02RDCSBP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664320v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#246;bius" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055673o" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681629v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-005-2760-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WSXS6S0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683420v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.12.037" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ5WGQF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678899v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0031910042000303518" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681194v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0500577" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0CP7RBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683421v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049576k" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5WCQZ5K3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678557v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.09.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ92SF7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676423v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2004.07.015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683142v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.07.020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0JS6GP1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682533v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-004-7732-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9DPL1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683422v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSL.0000048060.42529.6a" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PPS89PFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>