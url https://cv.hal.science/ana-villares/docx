--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -615,11850 +615,11720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rouillon Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucat Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Maana Sana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323891v1</w:t>
+                <w:t xml:space="preserve">hal-04743294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rangel</w:t>
+                <w:t xml:space="preserve">Action of AA9 lytic polysaccharide monooxygenase enzymes on different cellulose allomorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.133429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596670v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of AA9 lytic polysaccharide monooxygenase enzymes on different cellulose allomorphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Grellier</w:t>
+                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133429⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758644v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+              <w:t xml:space="preserve">, 2024, 39, pp.389 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672496v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water uptake as a fuel for soft actuators from cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/npprj-2023-0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04743294v1</w:t>
+                <w:t xml:space="preserve">hal-05081529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake as a fuel for soft actuators from cellulose</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.3246-3255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/npprj-2023-0037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05081529v1</w:t>
+                <w:t xml:space="preserve">hal-04313701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.121305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572745v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Leray</w:t>
+                <w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (9), pp.5811-5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196039v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the control of reversibility for actuators based on cellulose nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.120951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04313701v1</w:t>
+                <w:t xml:space="preserve">hal-04193857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the control of reversibility for actuators based on cellulose nanofibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
+                <w:t xml:space="preserve">Xyloglucan-cellulose nanocrystal-chitosan double network hydrogels for soft actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 314, pp.120951. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 293, pp.119753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193857v1</w:t>
+                <w:t xml:space="preserve">hal-04193849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan-cellulose nanocrystal-chitosan double network hydrogels for soft actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Talantikite</w:t>
+                <w:t xml:space="preserve">Divergent growth of poly(amidoamine) dendrimer-like branched polymers at the reducing end of cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 293, pp.119753. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 279, pp.119008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.119008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193849v1</w:t>
+                <w:t xml:space="preserve">hal-04193854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent growth of poly(amidoamine) dendrimer-like branched polymers at the reducing end of cellulose nanocrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifunctionalization of Cellulose Fibers by One-Step Williamson’s Etherification to Obtain Modified Microfibrillated Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (40), pp.13415-13423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.119008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193854v1</w:t>
+                <w:t xml:space="preserve">hal-04131353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctionalization of Cellulose Fibers by One-Step Williamson’s Etherification to Obtain Modified Microfibrillated Cellulose</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Talantikite</w:t>
+                <w:t xml:space="preserve">Adsorption of biopolymers onto nanocelluloses for the fabrication of hollow microcapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/npprj-2021-0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04131353v1</w:t>
+                <w:t xml:space="preserve">hal-04193843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of biopolymers onto nanocelluloses for the fabrication of hollow microcapsules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Lombardo</w:t>
+                <w:t xml:space="preserve">Asymmetric modification of cellulose nanocrystals with PAMAM dendrimers for the preparation of pH-responsive hairy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/npprj-2021-0040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193843v1</w:t>
+                <w:t xml:space="preserve">hal-02942064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered Multilayer Microcapsules Based on Polysaccharides Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (19), pp.4420. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25194420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric modification of cellulose nanocrystals with PAMAM dendrimers for the preparation of pH-responsive hairy surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">pH-Responsive Properties of Asymmetric Nanopapers of Nanofibrillated Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10071380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942064v1</w:t>
+                <w:t xml:space="preserve">hal-02942043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-Responsive Properties of Asymmetric Nanopapers of Nanofibrillated Cellulose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Adsorption Behavior of Reducing End-Modified Cellulose Nanocrystals: A Kinetic Study Using Quartz Crystal Microbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Beaumal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2020.07850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10071380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942043v1</w:t>
+                <w:t xml:space="preserve">hal-02942059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Behavior of Reducing End-Modified Cellulose Nanocrystals: A Kinetic Study Using Quartz Crystal Microbalance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases (LPMOs) facilitate cellulose nanofibrils production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-019-1501-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/jrm.2020.07850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942059v1</w:t>
+                <w:t xml:space="preserve">hal-02627420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases (LPMOs) facilitate cellulose nanofibrils production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the carbohydrate-binding module on the activity of a fungal aa9 lytic polysaccharide monooxygenase on cellulosic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-019-1548-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-019-1501-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627420v1</w:t>
+                <w:t xml:space="preserve">hal-02405808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the carbohydrate-binding module on the activity of a fungal aa9 lytic polysaccharide monooxygenase on cellulosic substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+                <w:t xml:space="preserve">Meaning of xylan acetylation on xylan-cellulose interactions: A quartz crystal microbalance with dissipation (QCM-D) and molecular dynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226, pp.115315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-019-1548-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02405808v1</w:t>
+                <w:t xml:space="preserve">hal-02360093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaning of xylan acetylation on xylan-cellulose interactions: A quartz crystal microbalance with dissipation (QCM-D) and molecular dynamic study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dudefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02360093v1</w:t>
+                <w:t xml:space="preserve">hal-01837525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Ciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (3), pp.306-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+                <w:t xml:space="preserve">Star-like Supramolecular Complexes of Reducing-End-Functionalized Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (11), pp.16203-16211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01837525v1</w:t>
+                <w:t xml:space="preserve">hal-02626393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-like Supramolecular Complexes of Reducing-End-Functionalized Cellulose Nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The yeast Geotrichum candidum encodes functional lytic polysaccharide monooxygenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-017-0903-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626393v1</w:t>
+                <w:t xml:space="preserve">hal-01668799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The yeast Geotrichum candidum encodes functional lytic polysaccharide monooxygenases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Effect of xyloglucan molar mass on its assembly onto the cellulose surface and its enzymatic susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.1105-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-017-0903-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01668799v1</w:t>
+                <w:t xml:space="preserve">hal-01606057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of xyloglucan molar mass on its assembly onto the cellulose surface and its enzymatic susceptibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases disrupt the cellulose fibers structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bennati-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Garajova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606057v1</w:t>
+                <w:t xml:space="preserve">hal-01595678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases disrupt the cellulose fibers structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Tuning supramolecular interactions of cellulose nanocrystals to design innovative functional materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep40262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595678v1</w:t>
+                <w:t xml:space="preserve">hal-01606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning supramolecular interactions of cellulose nanocrystals to design innovative functional materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic aspects of the adsorption of xyloglucan onto cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (32), pp.6472 - 6481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sm01413a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606350v1</w:t>
+                <w:t xml:space="preserve">hal-02637726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic aspects of the adsorption of xyloglucan onto cellulose nanocrystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.589-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm5016317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5sm01413a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637726v1</w:t>
+                <w:t xml:space="preserve">hal-02634529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (2), pp.589-596. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.188 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm5016317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634529v1</w:t>
+                <w:t xml:space="preserve">hal-02633037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of freeze-drying treatment on the aromatic profile of Tuber spp. truffles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García - Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (3), pp.768-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.12028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633037v1</w:t>
+                <w:t xml:space="preserve">hal-02633565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (9), pp.924-930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of freeze-drying treatment on the aromatic profile of Tuber spp. truffles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Storage temperature and UV-irradiation influence on the ergosterol content in edible mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.12028⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147, pp.252-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02633565v1</w:t>
+                <w:t xml:space="preserve">hal-02634168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage temperature and UV-irradiation influence on the ergosterol content in edible mushrooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro anti-inflammatory activity of phenolic rich extracts from white and red common beans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gonzalo-Ruíz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 147, pp.252-256. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 161, pp.216-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634168v1</w:t>
+                <w:t xml:space="preserve">hal-02631907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro anti-inflammatory activity of phenolic rich extracts from white and red common beans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Separation and characterization of the structural features of macromolecular carbohydrates from wild edible mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcdf.2013.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631907v1</w:t>
+                <w:t xml:space="preserve">hal-02643704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution Patterns of Polyphenols and Alkaloids in Instant Coffee, Soft and Energy Drinks, and Tea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polysaccharides from the edible mushroom Calocybe gambosa: Structure and chain conformation of a (1-4),(1-6)-linked glucan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 375, pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2013.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643874v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharides from the edible mushroom Calocybe gambosa: Structure and chain conformation of a (1-4),(1-6)-linked glucan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution Patterns of Polyphenols and Alkaloids in Instant Coffee, Soft and Energy Drinks, and Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (4), pp.483-500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2013.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647038v1</w:t>
+                <w:t xml:space="preserve">hal-02643874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation and characterization of the structural features of macromolecular carbohydrates from wild edible mushrooms</w:t>
+                <w:t xml:space="preserve">Isolation and Characterization of a Glucan-Type Polysaccharide from the Red Pine Mushroom, Lactarius deliciosus (Higher Basidiomycetes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Medicinal Mushrooms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.583-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IntJMedMushr.v15.i6.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcdf.2013.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643704v1</w:t>
+                <w:t xml:space="preserve">hal-02646271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of a Glucan-Type Polysaccharide from the Red Pine Mushroom, Lactarius deliciosus (Higher Basidiomycetes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Structural Characterization of Water-Soluble Polysaccharides from the Fruiting Bodies of Lentinus edodes mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medicinal Mushrooms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Nutrition and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.235-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IntJMedMushr.v15.i6.60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646271v1</w:t>
+                <w:t xml:space="preserve">hal-02643703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel isolation of water-soluble polysaccharides from the fruiting bodies of Pleurotus ostreatus mushrooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-inflammatory activity of methanolic extracts from edible mushrooms in LPS activated RAW 264.7 macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Palacios</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.06.016⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130 (2), pp.350-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652218v1</w:t>
+                <w:t xml:space="preserve">hal-02649121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for the preparation and concentration of mushroom aromatic products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Patents on Food, Nutrition and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (2), pp.107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization of Water-Soluble Polysaccharides from the Fruiting Bodies of Lentinus edodes mushrooms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Novel isolation of water-soluble polysaccharides from the fruiting bodies of Pleurotus ostreatus mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillamón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Nutrition and Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643703v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory activity of methanolic extracts from edible mushrooms in LPS activated RAW 264.7 macrophages</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Structural features and healthy properties of polysaccharides occurring in mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.07.049⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.452-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture2040452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02649121v1</w:t>
+                <w:t xml:space="preserve">hal-02643702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features and healthy properties of polysaccharides occurring in mushrooms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Identification and quantification of ergosterol and phenolic compounds occurring in Tuber spp. truffles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1-2), pp.177-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2011.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture2040452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643702v1</w:t>
+                <w:t xml:space="preserve">hal-02651259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Study of the Inhibition of Linoleic Acid Oxidation in Aqueous Media by Phenolic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.50-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11483-011-9242-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of ergosterol and phenolic compounds occurring in Tuber spp. truffles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Development of Meat and Poultry Products Enriched with n-3 PUFAs and their Functional Role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Rostagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2011.12.003⟩</w:t>
+              <w:t xml:space="preserve">Current Nutrition and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (4), pp.253-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157340111804586493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02651259v1</w:t>
+                <w:t xml:space="preserve">hal-02643705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different types of stationary phases for the analysis of soy isoflavones by HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 400 (5), pp.1251-1261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-011-4673-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and simultaneous determination of phenolic compounds and caffeine in teas, mate, instant coffee, soft drink and energetic drink by high-performance liquid chromatography using a fused-core column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 685 (2), pp.204-211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Meat and Poultry Products Enriched with n-3 PUFAs and their Functional Role</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Use of Modified Atmosphere Packaging to Preserve Mushroom Quality during Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Nutrition and Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Patents on Food, Nutrition and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.196-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/157340111804586493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643705v1</w:t>
+                <w:t xml:space="preserve">hal-02647205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant properties of phenolic compounds occurring in edible mushrooms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Content and Profile of Isoflavones in Soy-Based Foods as a Function of the Production Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 128 (3), pp.674-678. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.03.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-009-0311-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652694v1</w:t>
+                <w:t xml:space="preserve">hal-02645899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Modified Atmosphere Packaging to Preserve Mushroom Quality during Storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Antioxidant properties of phenolic compounds occurring in edible mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Guillamon</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Food, Nutrition and Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (3), pp.674-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.03.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647205v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content and Profile of Isoflavones in Soy-Based Foods as a Function of the Production Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Mushrooms proteins: Potential therapeutic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agro-food-Industry Hi Tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-009-0311-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645899v1</w:t>
+                <w:t xml:space="preserve">hal-02643699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mushrooms proteins: Potential therapeutic agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Palacios</w:t>
+                <w:t xml:space="preserve">Photochemical behaviour of an acid-terminated azopolymer in solution and in Langmuir-Blodgett films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agro-food-Industry Hi Tech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.874-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cap.2009.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643699v1</w:t>
+                <w:t xml:space="preserve">hal-02666090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical behaviour of an acid-terminated azopolymer in solution and in Langmuir-Blodgett films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Fast analysis of isoflavones by high-performance liquid chromatography using a column packed with fused-core particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cap.2009.10.012⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (5), pp.1986-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2010.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02666090v1</w:t>
+                <w:t xml:space="preserve">hal-02661017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast analysis of isoflavones by high-performance liquid chromatography using a column packed with fused-core particles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Fabrication, Characterization, and Electrical Properties of Langmuir-Blodgett Films of an Acid Terminated Phenylene-Ethynylene Oligomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Lydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2010.08.050⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (6), pp.2041-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm903270d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02661017v1</w:t>
+                <w:t xml:space="preserve">hal-02659350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, Characterization, and Electrical Properties of Langmuir-Blodgett Films of an Acid Terminated Phenylene-Ethynylene Oligomer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Mushrooms as a source of anti-inflammatory agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García - Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. P. Lydon</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiinflammatory and Antiallergy Agents in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/187152310791110643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm903270d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659350v1</w:t>
+                <w:t xml:space="preserve">hal-02658029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mushrooms as a source of anti-inflammatory agents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Edible mushrooms: Role in the prevention of cardiovascular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiinflammatory and Antiallergy Agents in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.715-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2010.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/187152310791110643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658029v1</w:t>
+                <w:t xml:space="preserve">hal-02667173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edible mushrooms: Role in the prevention of cardiovascular diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Sample preparation for the analysis of isoflavones from soybeans and soy foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Rostagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2010.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1216 (1), pp.2-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02667173v1</w:t>
+                <w:t xml:space="preserve">hal-02666086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Cyclic Voltammetry To Probe the Passivation of Electrode Surfaces by Well-Ordered Self-Assembly and Langmuir-Blodgett Films An Advanced Undergraduate Laboratory Experiment in Surface Science and Nanomaterials Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Mixing behaviour of a conjugated molecular wire candidate and an insulating fatty acid within Langmuir-Blodgett films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Lydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Pera</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 346 (1-3), pp.170-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2009.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656522v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing behaviour of a conjugated molecular wire candidate and an insulating fatty acid within Langmuir-Blodgett films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">The Use of Cyclic Voltammetry To Probe the Passivation of Electrode Surfaces by Well-Ordered Self-Assembly and Langmuir-Blodgett Films An Advanced Undergraduate Laboratory Experiment in Surface Science and Nanomaterials Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pera</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (6), pp.723-725</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665244v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample preparation for the analysis of isoflavones from soybeans and soy foods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Flavonoids as anti-inflammatory agents: implications in cancer and cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.11.035⟩</w:t>
+              <w:t xml:space="preserve">Inflammation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (9), pp.537-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00011-009-0037-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02666086v1</w:t>
+                <w:t xml:space="preserve">hal-02666887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoids as anti-inflammatory agents: implications in cancer and cardiovascular disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Soy Protein, Isoflavones and Prevention of Cardiovascular Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. García de Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Rostagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammation Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutrição em Pauta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp.4-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02666887v1</w:t>
+                <w:t xml:space="preserve">hal-02658030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soy Protein, Isoflavones and Prevention of Cardiovascular Diseases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Characterization and conductivity of Langmuir-Blodgett films prepared from an amine-substituted oligo(phenylene ethynylene)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Guillamon</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Lydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Ashwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrição em Pauta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (1), pp.258-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm702532m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658030v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic viscosities for ether plus alkane mixtures: Experimental results and UNIFAC-VISCO parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lahuerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (2), pp.457-467. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-007-0346-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and conductivity of Langmuir-Blodgett films prepared from an amine-substituted oligo(phenylene ethynylene)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Supramolecular architecture in Langmuir and Lanigmuir-Blodgett films incorporating a chiral azobenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. del Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. J. Ashwell</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm702532m⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (18), pp.10196-10203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la801299a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02661556v1</w:t>
+                <w:t xml:space="preserve">hal-02668418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular architecture in Langmuir and Lanigmuir-Blodgett films incorporating a chiral azobenzene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Langmuir-Blodgett films incorporating molecular wire candidates of ester-substituted oligo(phenylene-ethynylene) derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Cea</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Lydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Ashwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la801299a⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602 (24), pp.3683-3687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668418v1</w:t>
+                <w:t xml:space="preserve">hal-02664309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langmuir-Blodgett films incorporating molecular wire candidates of ester-substituted oligo(phenylene-ethynylene) derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">The use of scanning polarization force microscopy to study the miscibility of a molecular wire candidate and an insulating fatty acid in mixed LB films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Lydon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.10.004⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (7), pp.1508-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b716798a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02664309v1</w:t>
+                <w:t xml:space="preserve">hal-02668417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of scanning polarization force microscopy to study the miscibility of a molecular wire candidate and an insulating fatty acid in mixed LB films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic properties of tetrahydrofuran or tetrahydropyran with 1-chlorohexane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b716798a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 139 (1-3), pp.138-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668417v1</w:t>
+                <w:t xml:space="preserve">hal-02668411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic properties of tetrahydrofuran or tetrahydropyran with 1-chlorohexane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Surface study of mixtures containing cyclic ethers and isomeric chlorobutanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (5), pp.791-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668411v1</w:t>
+                <w:t xml:space="preserve">hal-02668413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ordered films containing a phenylene ethynylene oligomer by the Langmuir-Blodgett technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Isothermal vapour-liquid equilibrium for cyclic ethers with 1-chloropentane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111 (25), pp.7201-7209. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 251 (1), pp.8-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp072052h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2006.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656865v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the temperature dependence of surface tensions of some alkanol plus hexane mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Preparation of ordered films containing a phenylene ethynylene oligomer by the Langmuir-Blodgett technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Lydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Porrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je700215z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (25), pp.7201-7209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp072052h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661366v1</w:t>
+                <w:t xml:space="preserve">hal-02656865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface study of mixtures containing cyclic ethers and isomeric chlorobutanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Study of the temperature dependence of surface tensions of some alkanol plus hexane mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Giner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">H. Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp.1904-1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je700215z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668413v1</w:t>
+                <w:t xml:space="preserve">hal-02661366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal vapour-liquid equilibrium for cyclic ethers with 1-chloropentane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Volumetric and refractive properties of binary mixtures containing 1,4-dioxane and chloroalkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. M. Royo</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2006.10.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.148-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02655527v1</w:t>
+                <w:t xml:space="preserve">hal-02659830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric and refractive properties of binary mixtures containing 1,4-dioxane and chloroalkanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterization of Langmuir and Langmuir-Blodgett films from a nitrile-terminated tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Lydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.05.003⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (4), pp.857-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm062524p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659830v1</w:t>
+                <w:t xml:space="preserve">hal-02658786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of Langmuir and Langmuir-Blodgett films from a nitrile-terminated tolan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic properties of binary mixtures formed by cyclic ethers and chloroalkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm062524p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (2), pp.587-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-006-8179-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658786v1</w:t>
+                <w:t xml:space="preserve">hal-02668345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic properties of binary mixtures formed by cyclic ethers and chloroalkanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Electrochemical and photoelectrochemical response of electrodes coated with LB films of an azopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Gascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-006-8179-9⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (15), pp.5086-5094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668345v1</w:t>
+                <w:t xml:space="preserve">hal-02668412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and photoelectrochemical response of electrodes coated with LB films of an azopolymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densities and viscosities of the binary mixtures of tetrahydrofuran with isomeric chlorobutanes at 298.15 K and 313.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">I. Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (4), pp.1321-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je0600653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668412v1</w:t>
+                <w:t xml:space="preserve">hal-02655272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities and viscosities of the binary mixtures of tetrahydrofuran with isomeric chlorobutanes at 298.15 K and 313.15 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volumetric and refractive properties of binary mixtures containing 1,3-dioxolane and isomeric chlorobutanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Giner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">H. Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je0600653⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83 (3), pp.735-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-005-6943-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02655272v1</w:t>
+                <w:t xml:space="preserve">hal-02658787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric and refractive properties of binary mixtures containing 1,3-dioxolane and isomeric chlorobutanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Giner</w:t>
+                <w:t xml:space="preserve">Use of UV-vis reflection spectroscopy for determining the organization of viologen and viologen tetracyanoquinodimethanide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gascon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lafuente</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Möbius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-005-6943-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (2), pp.963-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp055673o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658787v1</w:t>
+                <w:t xml:space="preserve">hal-02664320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of UV-vis reflection spectroscopy for determining the organization of viologen and viologen tetracyanoquinodimethanide monolayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Electrochemical investigation on hybrid viologen tetracyanoquinodimethanide LB films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 578 (2), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.12.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp055673o⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664320v1</w:t>
+                <w:t xml:space="preserve">hal-02683420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the surface tensions of cyclohexane or methylcyclohexane with some cyclic ethers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Refractive indices and molar refractions for isomeric chlorobutanes with isomeric butanols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10953-005-2760-x⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0031910042000303518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02681629v1</w:t>
+                <w:t xml:space="preserve">hal-02678899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical investigation on hybrid viologen tetracyanoquinodimethanide LB films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Study of the surface tensions of cyclohexane or methylcyclohexane with some cyclic ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Cea</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (2), pp.185-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10953-005-2760-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.12.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02683420v1</w:t>
+                <w:t xml:space="preserve">hal-02681629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractive indices and molar refractions for isomeric chlorobutanes with isomeric butanols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Study of the surface tension of chlorocyclohexane or bromocyclohexane with some cyclic ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Liquids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (4), pp.1334-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je0500577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0031910042000303518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678899v1</w:t>
+                <w:t xml:space="preserve">hal-02681194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the surface tension of chlorocyclohexane or bromocyclohexane with some cyclic ethers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Experimental and predicted viscosities of the ternary mixture (hexane+1,3-dioxolane+2-butanol) at 298.15 and 313.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Sanz</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Giner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. C. Lopez</w:t>
+                <w:t xml:space="preserve">H. Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 50 (4), pp.1334-1337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je0500577⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 50 (2), pp.722-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je049576k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02681194v1</w:t>
+                <w:t xml:space="preserve">hal-02683421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and predicted viscosities of the ternary mixture (hexane+1,3-dioxolane+2-butanol) at 298.15 and 313.15 K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Experimental and predicted vapour-liquid equilibrium of 1,4-dioxane with cycloalkanes and benzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Artigas</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je049576k⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 238 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2005.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02683421v1</w:t>
+                <w:t xml:space="preserve">hal-02678557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and predicted vapour-liquid equilibrium of 1,4-dioxane with cycloalkanes and benzene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Vapour-liquid equilibrium and azeotropic behaviour of 1,2-dichlorethane with isomeric butanols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 238 (1), pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2005.09.010⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 225 (1-2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02678557v1</w:t>
+                <w:t xml:space="preserve">hal-02683142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densities and speeds of sound for binary mixtures of (1,3-dioxolane or 1,4-dioxane) with (2-methyl-1-propanol or 2-methyl-2-propanol) at the temperatures (298.15 and 313.15) K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (12), pp.1027-1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jet.2004.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour-liquid equilibrium and azeotropic behaviour of 1,2-dichlorethane with isomeric butanols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Speeds of sound and isentropic compressibilities of binary mixtures containing cyclic ethers and haloalkanes at 298.15 and 313.15K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haro</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">I. Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.07.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (6), pp.1735-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-004-7732-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02683142v1</w:t>
+                <w:t xml:space="preserve">hal-02682533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeds of sound and isentropic compressibilities of binary mixtures containing cyclic ethers and haloalkanes at 298.15 and 313.15K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Viscosimetric study of some cyclic ethers with benzene, toluene, or halobenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 33 (9), pp.1119-1133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JOSL.0000048060.42529.6a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:JOSL.0000048060.42529.6a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId335"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12605,51 +12475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ismael" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2023-0037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119753" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lombardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2021-0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beaumal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071380" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0903-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633565v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palacios" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillamon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a - Lafuente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.12028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A778EEA9C125D0B8C3C4638CD6A8251B06E3CF72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mateo-Vivaracho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manch&#243;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalo-Ru&#237;z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Arrigo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.04.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2013.08.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646271v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushr.v15.i6.60" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Palacios" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillam&#243;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.06.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DKVT6X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646487v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.07.049" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVG6NJ68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture2040452" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Martinez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9242-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GQFG75W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2011.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJ4GVD4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4673-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8652P5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rostagno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.11.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J31JB9FL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643705v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340111804586493" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.085" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9ZGTDBN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-009-0311-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gascon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2009.10.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z07B52WX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.08.050" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1NQD4ZX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nichols" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Lydon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903270d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152310791110643" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667173v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2010.06.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPSRMGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cea" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lopez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Low" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.06.015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBDWKBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666086v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.11.035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5723ZPJP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-009-0037-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EAE38F2A4F98D2B5ADFAEB5031ABF2E21AFF57B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658030v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a de Diego" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bandres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahuerta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafuente" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-007-0346-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5DE3C431B5AFC5EDDD5C4D87B4046B3275224D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661556v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Robinson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Ashwell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702532m" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQ7SVWMC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Barrio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801299a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XZBPH3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664309v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Royo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.10.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFXNDV2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668417v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#237;az" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716798a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B49EF867462463A1E02332156866C62ACFC11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Artigas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2007.12.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPMT7V6H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656865v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porr&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072052h" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HVSM2VDZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661366v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je700215z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F612M9FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.10.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L926FXKB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.10.024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVGVJ4RL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.05.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MWR2GHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658786v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062524p" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3V9PBZCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668345v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-006-8179-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01FR3X37-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.02.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG3F5FC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655272v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0600653" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CLC1RV6C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-005-6943-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02RDCSBP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664320v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#246;bius" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055673o" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681629v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-005-2760-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WSXS6S0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683420v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.12.037" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ5WGQF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678899v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0031910042000303518" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681194v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0500577" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0CP7RBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683421v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049576k" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5WCQZ5K3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678557v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.09.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ92SF7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676423v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2004.07.015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683142v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.07.020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0JS6GP1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682533v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-004-7732-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9DPL1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683422v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSL.0000048060.42529.6a" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PPS89PFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ismael" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2023-0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lombardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2021-0040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beaumal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071380" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0903-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palacios" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillamon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a - Lafuente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.12028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A778EEA9C125D0B8C3C4638CD6A8251B06E3CF72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mateo-Vivaracho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.144" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manch&#243;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalo-Ru&#237;z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2013.08.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.04.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Arrigo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushr.v15.i6.60" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.07.049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVG6NJ68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Palacios" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillam&#243;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.06.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DKVT6X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture2040452" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651259v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2011.12.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJ4GVD4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649931v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Martinez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9242-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GQFG75W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rostagno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340111804586493" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4673-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8652P5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.11.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J31JB9FL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-009-0311-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.085" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9ZGTDBN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gascon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2009.10.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z07B52WX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661017v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.08.050" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1NQD4ZX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nichols" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Lydon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903270d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152310791110643" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2010.06.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPSRMGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.11.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5723ZPJP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Low" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.06.015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBDWKBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656522v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666887v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-009-0037-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EAE38F2A4F98D2B5ADFAEB5031ABF2E21AFF57B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a de Diego" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Robinson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Ashwell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702532m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQ7SVWMC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662833v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bandres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahuerta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafuente" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-007-0346-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5DE3C431B5AFC5EDDD5C4D87B4046B3275224D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668418v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Barrio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801299a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XZBPH3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Royo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.10.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFXNDV2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#237;az" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716798a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B49EF867462463A1E02332156866C62ACFC11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Artigas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2007.12.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPMT7V6H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668413v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.10.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L926FXKB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.10.024" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVGVJ4RL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porr&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072052h" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HVSM2VDZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661366v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je700215z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F612M9FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659830v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.05.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MWR2GHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658786v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062524p" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3V9PBZCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-006-8179-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01FR3X37-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668412v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.02.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG3F5FC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655272v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0600653" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CLC1RV6C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-005-6943-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02RDCSBP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664320v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#246;bius" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055673o" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683420v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.12.037" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ5WGQF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678899v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0031910042000303518" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681629v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-005-2760-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WSXS6S0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0500577" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0CP7RBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683421v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049576k" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5WCQZ5K3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.09.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ92SF7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683142v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.07.020" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0JS6GP1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676423v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2004.07.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682533v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-004-7732-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9DPL1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683422v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSL.0000048060.42529.6a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PPS89PFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>