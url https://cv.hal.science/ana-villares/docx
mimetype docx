--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -749,421 +749,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of AA9 lytic polysaccharide monooxygenase enzymes on different cellulose allomorphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Grellier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133429⟩</w:t>
+              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.389 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758644v1</w:t>
+                <w:t xml:space="preserve">hal-05323891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassenieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (5), pp.334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+                <w:t xml:space="preserve">Action of AA9 lytic polysaccharide monooxygenase enzymes on different cellulose allomorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39, pp.389 - 401. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.133429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323891v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake as a fuel for soft actuators from cellulose</w:t>
               </w:r>
@@ -1234,204 +1234,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Cahier</w:t>
+                <w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Grellier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00303⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (9), pp.5811-5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313701v1</w:t>
+                <w:t xml:space="preserve">hal-04572745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,206 +1449,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 321, pp.121305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (9), pp.5811-5824. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.3246-3255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572745v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the control of reversibility for actuators based on cellulose nanofibers</w:t>
               </w:r>
@@ -1664,51 +1664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1885,51 +1885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent growth of poly(amidoamine) dendrimer-like branched polymers at the reducing end of cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,269 +2230,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric modification of cellulose nanocrystals with PAMAM dendrimers for the preparation of pH-responsive hairy surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Engineered Multilayer Microcapsules Based on Polysaccharides Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 249, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (19), pp.4420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25194420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942064v1</w:t>
+                <w:t xml:space="preserve">hal-03157605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered Multilayer Microcapsules Based on Polysaccharides Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Lombardo</w:t>
+                <w:t xml:space="preserve">Asymmetric modification of cellulose nanocrystals with PAMAM dendrimers for the preparation of pH-responsive hairy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (19), pp.4420. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25194420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157605v1</w:t>
+                <w:t xml:space="preserve">hal-02942064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-Responsive Properties of Asymmetric Nanopapers of Nanofibrillated Cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2565,51 +2565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Behavior of Reducing End-Modified Cellulose Nanocrystals: A Kinetic Study Using Quartz Crystal Microbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,51 +2708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
@@ -3078,295 +3078,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
+                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dudefoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Marie Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Peyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Simon Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.306-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837525v1</w:t>
+                <w:t xml:space="preserve">hal-02188478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+                <w:t xml:space="preserve">William Dudefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Ciano</w:t>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (3), pp.306-310. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.107-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188478v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star-like Supramolecular Complexes of Reducing-End-Functionalized Cellulose Nanocrystals</w:t>
               </w:r>
@@ -3508,51 +3508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
@@ -4346,285 +4346,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of freeze-drying treatment on the aromatic profile of Tuber spp. truffles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.12028⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (9), pp.924-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633565v1</w:t>
+                <w:t xml:space="preserve">hal-02636641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Effect of freeze-drying treatment on the aromatic profile of Tuber spp. truffles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García - Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101 (9), pp.924-930. </w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (3), pp.768-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.12028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636641v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage temperature and UV-irradiation influence on the ergosterol content in edible mushrooms</w:t>
               </w:r>
@@ -4649,51 +4649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 147, pp.252-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4855,347 +4855,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation and characterization of the structural features of macromolecular carbohydrates from wild edible mushrooms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
+                <w:t xml:space="preserve">Polysaccharides from the edible mushroom Calocybe gambosa: Structure and chain conformation of a (1-4),(1-6)-linked glucan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2, pp.15-21. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 375, pp.153-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcdf.2013.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2013.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643704v1</w:t>
+                <w:t xml:space="preserve">hal-02647038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharides from the edible mushroom Calocybe gambosa: Structure and chain conformation of a (1-4),(1-6)-linked glucan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution Patterns of Polyphenols and Alkaloids in Instant Coffee, Soft and Energy Drinks, and Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (4), pp.483-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647038v1</w:t>
+                <w:t xml:space="preserve">hal-02643874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution Patterns of Polyphenols and Alkaloids in Instant Coffee, Soft and Energy Drinks, and Tea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Manchón</w:t>
+                <w:t xml:space="preserve">Separation and characterization of the structural features of macromolecular carbohydrates from wild edible mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Food Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcdf.2013.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643874v1</w:t>
+                <w:t xml:space="preserve">hal-02643704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Characterization of a Glucan-Type Polysaccharide from the Red Pine Mushroom, Lactarius deliciosus (Higher Basidiomycetes)</w:t>
               </w:r>
@@ -5253,531 +5253,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization of Water-Soluble Polysaccharides from the Fruiting Bodies of Lentinus edodes mushrooms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+                <w:t xml:space="preserve">Novel isolation of water-soluble polysaccharides from the fruiting bodies of Pleurotus ostreatus mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guillamón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Nutrition and Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643703v1</w:t>
+                <w:t xml:space="preserve">hal-02652218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory activity of methanolic extracts from edible mushrooms in LPS activated RAW 264.7 macrophages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Structural Characterization of Water-Soluble Polysaccharides from the Fruiting Bodies of Lentinus edodes mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Nutrition and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.235-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649121v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the preparation and concentration of mushroom aromatic products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Anti-inflammatory activity of methanolic extracts from edible mushrooms in LPS activated RAW 264.7 macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Food, Nutrition and Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130 (2), pp.350-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.07.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646487v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel isolation of water-soluble polysaccharides from the fruiting bodies of Pleurotus ostreatus mushrooms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies for the preparation and concentration of mushroom aromatic products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Patents on Food, Nutrition and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.107-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02652218v1</w:t>
+                <w:t xml:space="preserve">hal-02646487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features and healthy properties of polysaccharides occurring in mushrooms</w:t>
               </w:r>
@@ -5789,51 +5789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mateo-Vivaracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.452-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5861,371 +5861,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of ergosterol and phenolic compounds occurring in Tuber spp. truffles</w:t>
+                <w:t xml:space="preserve">Kinetic Study of the Inhibition of Linoleic Acid Oxidation in Aqueous Media by Phenolic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (1-2), pp.177-182. </w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.50-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2011.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11483-011-9242-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651259v1</w:t>
+                <w:t xml:space="preserve">hal-02649931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of the Inhibition of Linoleic Acid Oxidation in Aqueous Media by Phenolic Compounds</w:t>
+                <w:t xml:space="preserve">Identification and quantification of ergosterol and phenolic compounds occurring in Tuber spp. truffles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Martinez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.50-56. </w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1-2), pp.177-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11483-011-9242-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649931v1</w:t>
+                <w:t xml:space="preserve">hal-02651259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Meat and Poultry Products Enriched with n-3 PUFAs and their Functional Role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6289,77 +6289,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different types of stationary phases for the analysis of soy isoflavones by HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6448,64 +6448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6562,510 +6562,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Modified Atmosphere Packaging to Preserve Mushroom Quality during Storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Antioxidant properties of phenolic compounds occurring in edible mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Guillamon</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Food, Nutrition and Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (3), pp.674-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.03.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647205v1</w:t>
+                <w:t xml:space="preserve">hal-02652694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content and Profile of Isoflavones in Soy-Based Foods as a Function of the Production Process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Use of Modified Atmosphere Packaging to Preserve Mushroom Quality during Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Patents on Food, Nutrition and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.196-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645899v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant properties of phenolic compounds occurring in edible mushrooms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. d'Arrigo</w:t>
+                <w:t xml:space="preserve">Content and Profile of Isoflavones in Soy-Based Foods as a Function of the Production Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-009-0311-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.03.085⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02652694v1</w:t>
+                <w:t xml:space="preserve">hal-02645899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mushrooms proteins: Potential therapeutic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agro-food-Industry Hi Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (3), pp.42-44</w:t>
@@ -7253,77 +7253,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast analysis of isoflavones by high-performance liquid chromatography using a column packed with fused-core particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7520,90 +7520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mushrooms as a source of anti-inflammatory agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García - Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7654,90 +7654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edible mushrooms: Role in the prevention of cardiovascular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7794,169 +7794,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample preparation for the analysis of isoflavones from soybeans and soy foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. A. Rostagno</w:t>
+                <w:t xml:space="preserve">The Use of Cyclic Voltammetry To Probe the Passivation of Electrode Surfaces by Well-Ordered Self-Assembly and Langmuir-Blodgett Films An Advanced Undergraduate Laboratory Experiment in Surface Science and Nanomaterials Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (6), pp.723-725</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666086v1</w:t>
+                <w:t xml:space="preserve">hal-02656522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing behaviour of a conjugated molecular wire candidate and an insulating fatty acid within Langmuir-Blodgett films</w:t>
               </w:r>
@@ -7981,335 +7964,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Lydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 346 (1-3), pp.170-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2009.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Cyclic Voltammetry To Probe the Passivation of Electrode Surfaces by Well-Ordered Self-Assembly and Langmuir-Blodgett Films An Advanced Undergraduate Laboratory Experiment in Surface Science and Nanomaterials Chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">Sample preparation for the analysis of isoflavones from soybeans and soy foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1216 (1), pp.2-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656522v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavonoids as anti-inflammatory agents: implications in cancer and cardiovascular disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Rostagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (9), pp.537-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8407,51 +8407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. García-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrição em Pauta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69, pp.4-8</w:t>
@@ -8506,51 +8506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Lydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. J. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,51 +8820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (18), pp.10196-10203. </w:t>
@@ -9684,51 +9684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Porrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (25), pp.7201-7209. </w:t>
@@ -9972,51 +9972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (1), pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10088,64 +10088,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Lydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10402,51 +10402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (15), pp.5086-5094. </w:t>
@@ -10535,51 +10535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10780,51 +10780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of UV-vis reflection spectroscopy for determining the organization of viologen and viologen tetracyanoquinodimethanide monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10832,51 +10832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Möbius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (2), pp.963-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10949,64 +10949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 578 (2), pp.203-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11078,51 +11078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11376,51 +11376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (4), pp.1334-1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11744,299 +11744,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour-liquid equilibrium and azeotropic behaviour of 1,2-dichlorethane with isomeric butanols</w:t>
+                <w:t xml:space="preserve">Densities and speeds of sound for binary mixtures of (1,3-dioxolane or 1,4-dioxane) with (2-methyl-1-propanol or 2-methyl-2-propanol) at the temperatures (298.15 and 313.15) K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Lafuente</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 225 (1-2), pp.77-83. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (12), pp.1027-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2004.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683142v1</w:t>
+                <w:t xml:space="preserve">hal-02676423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities and speeds of sound for binary mixtures of (1,3-dioxolane or 1,4-dioxane) with (2-methyl-1-propanol or 2-methyl-2-propanol) at the temperatures (298.15 and 313.15) K</w:t>
+                <w:t xml:space="preserve">Vapour-liquid equilibrium and azeotropic behaviour of 1,2-dichlorethane with isomeric butanols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Artigas</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 225 (1-2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2004.07.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02676423v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeds of sound and isentropic compressibilities of binary mixtures containing cyclic ethers and haloalkanes at 298.15 and 313.15K</w:t>
               </w:r>
@@ -12061,51 +12061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12216,51 +12216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. M. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 33 (9), pp.1119-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12475,51 +12475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ismael" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2023-0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lombardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2021-0040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beaumal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071380" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0903-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palacios" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillamon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a - Lafuente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.12028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A778EEA9C125D0B8C3C4638CD6A8251B06E3CF72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mateo-Vivaracho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.144" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manch&#243;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalo-Ru&#237;z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2013.08.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.04.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Arrigo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushr.v15.i6.60" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.07.049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVG6NJ68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Palacios" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillam&#243;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.06.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DKVT6X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture2040452" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651259v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2011.12.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJ4GVD4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649931v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Martinez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9242-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GQFG75W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rostagno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340111804586493" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4673-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8652P5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.11.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J31JB9FL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-009-0311-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.085" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9ZGTDBN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gascon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2009.10.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z07B52WX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661017v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.08.050" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1NQD4ZX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nichols" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Lydon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903270d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152310791110643" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2010.06.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPSRMGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.11.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5723ZPJP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Low" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.06.015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBDWKBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656522v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666887v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-009-0037-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EAE38F2A4F98D2B5ADFAEB5031ABF2E21AFF57B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a de Diego" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Robinson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Ashwell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702532m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQ7SVWMC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662833v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bandres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahuerta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafuente" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-007-0346-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5DE3C431B5AFC5EDDD5C4D87B4046B3275224D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668418v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Barrio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801299a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XZBPH3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Royo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.10.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFXNDV2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#237;az" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716798a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B49EF867462463A1E02332156866C62ACFC11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Artigas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2007.12.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPMT7V6H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668413v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.10.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L926FXKB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.10.024" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVGVJ4RL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porr&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072052h" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HVSM2VDZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661366v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je700215z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F612M9FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659830v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.05.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MWR2GHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658786v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062524p" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3V9PBZCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-006-8179-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01FR3X37-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668412v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.02.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG3F5FC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655272v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0600653" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CLC1RV6C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-005-6943-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02RDCSBP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664320v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#246;bius" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055673o" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683420v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.12.037" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ5WGQF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678899v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0031910042000303518" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681629v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-005-2760-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WSXS6S0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0500577" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0CP7RBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683421v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049576k" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5WCQZ5K3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.09.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ92SF7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683142v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.07.020" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0JS6GP1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676423v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2004.07.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682533v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-004-7732-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9DPL1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683422v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSL.0000048060.42529.6a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PPS89PFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ismael" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2023-0037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lombardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2021-0040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beaumal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071380" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01668799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0903-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palacios" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a - Lafuente" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.12028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A778EEA9C125D0B8C3C4638CD6A8251B06E3CF72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mateo-Vivaracho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.144" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manch&#243;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalo-Ru&#237;z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.04.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.04.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Arrigo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2013.08.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushr.v15.i6.60" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652218v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Palacios" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Lafuente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillam&#243;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.06.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DKVT6X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.07.049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVG6NJ68-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646487v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture2040452" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9242-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GQFG75W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2011.12.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJ4GVD4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Rostagno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340111804586493" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4673-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8652P5D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.11.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J31JB9FL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652694v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.085" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9ZGTDBN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645899v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-009-0311-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gascon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2009.10.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z07B52WX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661017v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.08.050" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1NQD4ZX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nichols" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Lydon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903270d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152310791110643" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2010.06.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPSRMGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656522v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Lopez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Low" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.06.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBDWKBD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666086v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.11.035" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5723ZPJP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666887v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-009-0037-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EAE38F2A4F98D2B5ADFAEB5031ABF2E21AFF57B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garc&#237;a de Diego" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Robinson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Ashwell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702532m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQ7SVWMC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662833v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bandres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahuerta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafuente" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-007-0346-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5DE3C431B5AFC5EDDD5C4D87B4046B3275224D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668418v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. del Barrio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801299a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XZBPH3C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Royo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.10.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFXNDV2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#237;az" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716798a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1B49EF867462463A1E02332156866C62ACFC11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Artigas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2007.12.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPMT7V6H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668413v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.10.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L926FXKB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.10.024" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVGVJ4RL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porr&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072052h" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HVSM2VDZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661366v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je700215z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F612M9FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659830v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.05.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MWR2GHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658786v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062524p" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3V9PBZCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-006-8179-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01FR3X37-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668412v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.02.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG3F5FC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655272v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0600653" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CLC1RV6C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-005-6943-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02RDCSBP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664320v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#246;bius" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055673o" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683420v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.12.037" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ5WGQF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678899v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0031910042000303518" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681629v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-005-2760-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WSXS6S0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0500577" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0CP7RBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683421v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049576k" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5WCQZ5K3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.09.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ92SF7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2004.07.015" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683142v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.07.020" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0JS6GP1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682533v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-004-7732-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6J9DPL1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683422v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSL.0000048060.42529.6a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PPS89PFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>