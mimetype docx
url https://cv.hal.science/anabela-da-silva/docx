--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1753,542 +1753,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azacalixphyrins as NIR photoacoustic contrast agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: A theoretical study of the sensitivity to Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum A Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Lavaud</w:t>
+                <w:t xml:space="preserve">Turgut Durduran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pascal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vadim Markel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC05851B⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.022408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957702v1</w:t>
+                <w:t xml:space="preserve">hal-02376475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: A theoretical study of the sensitivity to Brownian motion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Callum A Macdonald</w:t>
+                <w:t xml:space="preserve">Azacalixphyrins as NIR photoacoustic contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turgut Durduran</w:t>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (87), pp.12365-12368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.022408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CC05851B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376475v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of polarization filtering for direct optical imaging within scattering media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking advantage of acoustic inhomogeneities in photoacoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Garci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.041012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.22.4.041012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376520v1</w:t>
+                <w:t xml:space="preserve">hal-01280254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of acoustic inhomogeneities in photoacoustic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of polarization filtering for direct optical imaging within scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum A Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Markel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (4), pp.041012. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (8), pp.1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.22.4.041012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280254v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocity relation for the vector radiative transport equation and its application to diffuse optical tomography with polarized light</w:t>
               </w:r>
@@ -4403,2132 +4403,2162 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (100)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated Near Infrared Database for Fluorescence Diffuse Optical Tomography</w:t>
+                <w:t xml:space="preserve">Realistic Simulated Database for Near-Infrared FDOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Josserand</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194772v1</w:t>
+                <w:t xml:space="preserve">hal-05572659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR and SWIR Continuous Wave Diffuse Optical Tomography from a Wearable Device Setup</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free space optical communications in fog: comparing wavelengths for intersymbol interference resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+                <w:t xml:space="preserve">Alberto Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ettori</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Sorrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San Francisco, United States. pp.138900V, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3079603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194754v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized reconstruction framework in fluorescence diffuse optical tomography using radiative transfer equation</w:t>
+                <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPTICA/ECBO, Jun 2025, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Kuopio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194785v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-Mechanical Characterization of the Intervertebral Disc Using Photoacoustic Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Allais</w:t>
+                <w:t xml:space="preserve">Simulated Near Infrared Database for Fluorescence Diffuse Optical Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194734v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de contraste speckle laser (LSCI) en temps réel pour l’assistance à la chirurgie thyroïdienne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+                <w:t xml:space="preserve">NIR and SWIR Continuous Wave Diffuse Optical Tomography from a Wearable Device Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mailfert</w:t>
+                <w:t xml:space="preserve">Sydur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alacoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367436v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pour l’imagerie de polarisation de tissus biologiques résolue en profondeur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Espinas</w:t>
+                <w:t xml:space="preserve">Optimized reconstruction framework in fluorescence diffuse optical tomography using radiative transfer equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Siozade Lamoine</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA/ECBO, Jun 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746709v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive model of depth-resolved polarization gating imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Espinas</w:t>
+                <w:t xml:space="preserve">Opto-Mechanical Characterization of the Intervertebral Disc Using Photoacoustic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 Clinical and Translational Biophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675386v1</w:t>
+                <w:t xml:space="preserve">hal-05194734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broadband spectrum wearable device for multiple physiological parameters monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie de contraste speckle laser (LSCI) en temps réel pour l’assistance à la chirurgie thyroïdienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Dareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Wojak</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mailfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024, Clinical and Translational Biophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assemblée Générale du GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675371v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'imagerie de polarisation et de l'imagerie photoacoustique pour l'examen de la peau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A wide-spectrum 550-1600 nm, 16k VIS + 8 NIR pixels, high-dynamic range image-sensor for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alacoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alacoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès de la Société Francophone de Photonique Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECS 2023 - 30th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Istanbul (Turquie), Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746553v1</w:t>
+                <w:t xml:space="preserve">cea-04455302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOTOACOUSTIC PROBING OF INTERVERTEBRAL DISCS MIMICKING PHANTOMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Allais</w:t>
+                <w:t xml:space="preserve">Modélisation pour l’imagerie de polarisation de tissus biologiques résolue en profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana El Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Siozade Lamoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CMBBE, Jul 2024, Vancouver (British Columbia), Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194716v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of phantoms for photoacoustic probing of intervertebral discs</w:t>
+                <w:t xml:space="preserve">PHOTOACOUSTIC PROBING OF INTERVERTEBRAL DISCS MIMICKING PHANTOMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 Clinical and Translational Biophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMBBE, Jul 2024, Vancouver (British Columbia), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675357v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the opto-mechanical properties of the intervertebral disc with photoacoutic imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Allais</w:t>
+                <w:t xml:space="preserve">A comprehensive model of depth-resolved polarization gating imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Siozade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 (Translational, Microscopy, OCT, OTS, BRAIN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OTS.2024.OTu3D.3⟩</w:t>
+              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 Clinical and Translational Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Apr 2024, Fort Lauderdale, United States. pp.JM4A.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/TRANSLATIONAL.2024.JM4A.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675338v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche d’optimisation et étude de faisabilité pour l’imagerie polarimétrique de Mueller instantanée par encodage spectral à large bande</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de l'imagerie de polarisation et de l'imagerie photoacoustique pour l'examen de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">41ème congrès de la Société Francophone de Photonique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746786v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-mechanical characterisation of intervertebral disc phantoms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A broadband spectrum wearable device for multiple physiological parameters monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alacoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024, Clinical and Translational Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Apr 2024, Fort Lauderdale, United States. pp.TM1B.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/TRANSLATIONAL.2024.TM1B.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295598v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the internal composition of the intervertebral disc with photoacoustic imaging: a numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of phantoms for photoacoustic probing of intervertebral discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 European conferences on biomedical optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 Clinical and Translational Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Apr 2024, Fort Lauderdale, Florida, United States. pp.JS4A.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/TRANSLATIONAL.2024.JS4A.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178941v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of intervertebral disks viability with quantitative photoacoustic tomography</w:t>
+                <w:t xml:space="preserve">Reconstruction of the opto-mechanical properties of the intervertebral disc with photoacoutic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophotonics Congress: Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/TRANSLATIONAL.2022.JM3A.11⟩</w:t>
+              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 (Translational, Microscopy, OCT, OTS, BRAIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Apr 2024, Fort Lauderdale, Florida, United States. pp.OTu3D.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OTS.2024.OTu3D.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758492v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma de segmentation par apprentissage profond sur des images de microscopie de Mueller pour la quantification du collagène et de l’élastine du col de l’utérus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Approche d’optimisation et étude de faisabilité pour l’imagerie polarimétrique de Mueller instantanée par encodage spectral à large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ould-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d’Optique, Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871756v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the intervertebral disc center of rotation during flexion</w:t>
+                <w:t xml:space="preserve">Opto-mechanical characterisation of intervertebral disc phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
@@ -6546,784 +6576,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress of Biomechanics (WCB 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871293v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of flexion mechanical loading on the intervertebral disc metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+                <w:t xml:space="preserve">Assessing the internal composition of the intervertebral disc with photoacoustic imaging: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th congress of the Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monastir (Tunisie), Tunisia. pp.S1-S307</w:t>
+              <w:t xml:space="preserve">2023 European conferences on biomedical optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305804v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉTERMINATION DE LA VIABILITÉ DU DISQUE INTERVERTÉBRAL PAR IMAGERIE PHOTOACOUSTIQUE QUANTITATIVE</w:t>
+                <w:t xml:space="preserve">Assessment of intervertebral disks viability with quantitative photoacoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophotonics Congress: Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Fort Lauderdale, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/TRANSLATIONAL.2022.JM3A.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758453v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSTÈME EXPÉRIMENTAL ET OUTILS NUMÉRIQUES POUR LE DÉVELOPPEMENT D'UNE THÉRAPIE PHOTOTHERMIQUE POUR LE TRAITEMENT DES GLIOBLASTOMES</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Schéma de segmentation par apprentissage profond sur des images de microscopie de Mueller pour la quantification du collagène et de l’élastine du col de l’utérus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Nguyen Du Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Optique (SFO) 2022</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Optique, Optique Nice 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758425v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervertebral disc mechanical response to axial rotation: the consequences of a mobile centre of rotation on the anisotropic component</w:t>
+                <w:t xml:space="preserve">New insights on the intervertebral disc center of rotation during flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th CONGRESS OF THE SOCIETY OF BIOMECHANICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S6-S7</w:t>
+              <w:t xml:space="preserve">9th World Congress of Biomechanics (WCB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871785v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a realistic phantom of a mouse's head : application to photoacoustic temperature monitoring during photothermal therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
+                <w:t xml:space="preserve">The impact of flexion mechanical loading on the intervertebral disc metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Ghiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics OSA/SPIE (ECBO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">47th congress of the Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir (Tunisie), Tunisia. pp.S1-S307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313518v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost spatially resolved diffuse reflectance spectrometry in the SWIR range</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DÉTERMINATION DE LA VIABILITÉ DU DISQUE INTERVERTÉBRAL PAR IMAGERIE PHOTOACOUSTIQUE QUANTITATIVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Ghiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECBO 2021 - European Conferences on Biomedical Optics OSA/SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313522v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of photothermal therapy with photoacoustic temperature monitoring in the mouse's head: a numerical study</w:t>
+                <w:t xml:space="preserve">SYSTÈME EXPÉRIMENTAL ET OUTILS NUMÉRIQUES POUR LE DÉVELOPPEMENT D'UNE THÉRAPIE PHOTOTHERMIQUE POUR LE TRAITEMENT DES GLIOBLASTOMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Metwally</w:t>
@@ -7341,8030 +7414,8471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International school of quantum electronics 64th course: Progress in photoacoustic and photothermal phenomena: Focus on biomedical, nanoscale, NDE, gas sensing, and thermophysical phenomena and technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Erice, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Optique (SFO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518712v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multipurpose integrated preclinical device for the treatment of glioblastoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intervertebral disc mechanical response to axial rotation: the consequences of a mobile centre of rotation on the anisotropic component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics OSA/SPIE (ECBO 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47th CONGRESS OF THE SOCIETY OF BIOMECHANICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S6-S7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313513v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-accelerated polarization-sensitive Monte Carlo simulations for Diﬀuse Optical Tomography with polarized light</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a realistic phantom of a mouse's head : application to photoacoustic temperature monitoring during photothermal therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics OSA/SPIE (ECBO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951643v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ temperature monitoring with photoacoustics during photothermal therapy and perspectives for glioblastoma treatment monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low cost spatially resolved diffuse reflectance spectrometry in the SWIR range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Riehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opto-Acoustic Methods and Applications in Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2527060⟩</w:t>
+              <w:t xml:space="preserve">ECBO 2021 - European Conferences on Biomedical Optics OSA/SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.119201T, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2615419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415947v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative photoacoustic probing of biological tissues: accessing to multiphysics information content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">da Silva Anabela</w:t>
+                <w:t xml:space="preserve">Application of photothermal therapy with photoacoustic temperature monitoring in the mouse's head: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Sino-French Optoelectronics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Wuhan, China</w:t>
+              <w:t xml:space="preserve">International school of quantum electronics 64th course: Progress in photoacoustic and photothermal phenomena: Focus on biomedical, nanoscale, NDE, gas sensing, and thermophysical phenomena and technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517420v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diﬀuse Optical Tomography with polarized light: a GPU-accelerated polarization-sensitive Monte Carlo simulations for eﬃcient Sensitivity Kernel computation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vadim A. Markel</w:t>
+                <w:t xml:space="preserve">A multipurpose integrated preclinical device for the treatment of glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics OSA/SPIE (ECBO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich (virtual), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2614596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376876v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential And Challenges Of Titanium Nitride Nanoparticles For Glioblastoma Photothermal Therapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPU-accelerated polarization-sensitive Monte Carlo simulations for Diﬀuse Optical Tomography with polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metwally Khaled</w:t>
+                <w:t xml:space="preserve">Hind Oulhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Markel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Controlled Release Society Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2526939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376589v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving photoacoustic mammography by using intrinsic a priori information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ temperature monitoring with photoacoustics during photothermal therapy and perspectives for glioblastoma treatment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference in Imaging Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Opto-Acoustic Methods and Applications in Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, France. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2527060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376885v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing intervertebral discs with PhotoAcoustics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+                <w:t xml:space="preserve">Improving photoacoustic mammography by using intrinsic a priori information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">SIAM Conference in Imaging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376873v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: a theoretical study of the sensitivity to brownian motion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential And Challenges Of Titanium Nitride Nanoparticles For Glioblastoma Photothermal Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiancich Chiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correard Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novell Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumas Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metwally Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">46th Controlled Release Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376599v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: a theoretical study of the sensitivity to brownian motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diﬀuse Optical Tomography with polarized light: a GPU-accelerated polarization-sensitive Monte Carlo simulations for eﬃcient Sensitivity Kernel computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Oulhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Markel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West BiOS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376878v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse optical methods for the diagnosis and imaging of biological tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
+                <w:t xml:space="preserve">Quantitative photoacoustic probing of biological tissues: accessing to multiphysics information content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A short Infotech lecture course</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">The 7th Sino-French Optoelectronics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517425v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse reflectance spectroscopy with polarization gating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing intervertebral discs with PhotoAcoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vadim Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optdiag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376910v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFUSE REFLECTANCE SPECTROSCOPY WITH POLARIZATION GATING</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: a theoretical study of the sensitivity to brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgut Durduran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Markel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European workshop on Biophotonics and Optical Angular Momentum (BIOAM­2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517081v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium Nitride Nanoparticles as Photo-Absorbing Carriers of Photothermal Glioblastoma Therapy In Vitro Investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: a theoretical study of the sensitivity to brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgut Durduran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Markel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2511285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376900v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: A theoretical study of the sensitivity to Brownian motion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vadim A. Markel</w:t>
+                <w:t xml:space="preserve">Diffuse optical methods for the diagnosis and imaging of biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">A short Infotech lecture course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376909v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative PhotoAcoustic Imaging of Biological Tissues: Accessing to Multiphysics Informationnal Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">da Silva Anabela</w:t>
+                <w:t xml:space="preserve">Diffuse reflectance spectroscopy with polarization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Shridar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLII Annual Meeting Of The Optical Society Of India OSI - International Symposium on Optics (OSI-ISO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Kanpur, India</w:t>
+              <w:t xml:space="preserve">Optdiag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376881v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating DCT and SCOT in the transport regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIFFUSE REFLECTANCE SPECTROSCOPY WITH POLARIZATION GATING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Shridar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Oulhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Biophotonics Congress: Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Hollywood, Floride, United States</w:t>
+              <w:t xml:space="preserve">2nd European workshop on Biophotonics and Optical Angular Momentum (BIOAM­2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376894v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Investigation of Titanium Nitride Nanoparticles as Photo-Absorbing Agent for Photothermal Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium Nitride Nanoparticles as Photo-Absorbing Carriers of Photothermal Glioblastoma Therapy In Vitro Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chaspoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicola Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376904v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gradient-based inversion scheme including spatial constraints for reconstruction of the absorption, diffusion and Grueneisen coefficients in multiple illumination photoacoustic tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Litman</w:t>
+                <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: A theoretical study of the sensitivity to Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgut Durduran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515434v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization gating imaging with elliptically polarized light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
+                <w:t xml:space="preserve">Quantitative PhotoAcoustic Imaging of Biological Tissues: Accessing to Multiphysics Informationnal Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CME (complex medical engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Shenzhen and Sanya, Chine, China</w:t>
+              <w:t xml:space="preserve">XLII Annual Meeting Of The Optical Society Of India OSI - International Symposium on Optics (OSI-ISO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kanpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515536v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the temporal auto-correlation function sensitivity to Brownian motion in the radiative transport regime</w:t>
+                <w:t xml:space="preserve">Simulating DCT and SCOT in the transport regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turgut Durduran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vadim Markel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Coherence Imaging Techniques and Imaging in Scattering Media II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OSA Biophotonics Congress: Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Hollywood, Floride, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515489v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'imagerie et de diagnostic optiques pour l'examen du tube digestif</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Vitro Investigation of Titanium Nitride Nanoparticles as Photo-Absorbing Agent for Photothermal Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Exploration Non Invasive et Imagerie, Axe Tube Digestif-Cerveau, INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">SFNano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518730v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an enhanced photoacoustic microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization gating imaging with elliptically polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">CME (complex medical engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Shenzhen and Sanya, Chine, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515443v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un coupleur photoacoustique pour l’imagerie biomédicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gasteau</w:t>
+                <w:t xml:space="preserve">Evaluation of the temporal auto-correlation function sensitivity to Brownian motion in the radiative transport regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgut Durduran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale GDR ONDES “Interférences d’Ondes”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Coherence Imaging Techniques and Imaging in Scattering Media II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2286127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518725v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased resolution using polarization filters in optical tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Gradient-based inversion scheme including spatial constraints for reconstruction of the absorption, diffusion and Grueneisen coefficients in multiple illumination photoacoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vadim A Markel</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515479v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative PhotoAcoustic Tomography by using Intrinsic Information Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an enhanced photoacoustic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Tomographic Imaging – Radon meets Bell and Maxwell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Linz, Austria</w:t>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515514v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie Photoacoustique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un coupleur photoacoustique pour l’imagerie biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metwally Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Plateformes d’Imagerie Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale GDR ONDES “Interférences d’Ondes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518718v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the use of polarization modulation to correct for pathlength variation in diffuse reflectance spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes d'imagerie et de diagnostic optiques pour l'examen du tube digestif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Exploration Non Invasive et Imagerie, Axe Tube Digestif-Cerveau, INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515447v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Biological Tissues With Elliptically Polarized Light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased resolution using polarization filters in optical tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim A Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Symposium on «Physics, Engineering and Technologies for Bio-Medicine»</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1041206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2284680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515526v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study of homogenised parameters in the framework of the subsoil water content imaging using microwave datas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative PhotoAcoustic Tomography by using Intrinsic Information Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">Quantitative Tomographic Imaging – Radon meets Bell and Maxwell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430163v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Photoacoustic Tomography in Biological Tissues Assisted with Intrinsic Acoustic Measurements</w:t>
+                <w:t xml:space="preserve">Tomographie Photoacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assises Nationales des Plateformes d’Imagerie Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515350v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocity in vector radiative transport and the sensitivity of probing regions to various polarization imaging channels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the use of polarization modulation to correct for pathlength variation in diffuse reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung T X Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luna-Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European workshop on Biophotonics and Optical Angular Momentum (BIOAM­2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.104120E, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2286086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517044v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Diffuse Optical Tomography techniques</w:t>
+                <w:t xml:space="preserve">Probing Biological Tissues With Elliptically Polarized Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse problems and related ﬁelds- 4 ième édition -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 2nd International Symposium on «Physics, Engineering and Technologies for Bio-Medicine»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517069v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of acoustic inhomogeneities in photoacoustic measurements</w:t>
+                <w:t xml:space="preserve">Quantitative Photoacoustic Tomography in Biological Tissues Assisted with Intrinsic Acoustic Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Handschin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BiOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2209549⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Fort Lauderdale, FL, United States. pp.OTu2A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OTS.2016.OTu2A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515259v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protocol using elliptically polarized light for enhanced contrast in polarization gating imaging of biological tissues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susmita Sridhar</w:t>
+                <w:t xml:space="preserve">Sensitivity study of homogenised parameters in the framework of the subsoil water content imaging using microwave datas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BiOS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Torremolinos, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280261v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Localization and Quantiﬁcation in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reciprocity in vector radiative transport and the sensitivity of probing regions to various polarization imaging channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Markel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">1st European workshop on Biophotonics and Optical Angular Momentum (BIOAM­2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280298v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the reciprocity to the calculation of the vector sensitivity function</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Localization and Quantiﬁcation in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riedinger Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensah Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society Annual Meeting 2016 (EOSAM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Adlershof, Germany</w:t>
+              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516827v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using intrinsic acoustic information to improve quantification in photoacoustic tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the reciprocity to the calculation of the vector sensitivity function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Markel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Optical Society Annual Meeting 2016 (EOSAM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Adlershof, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280304v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS DEPTH-RESOLVED SPECTROSCOPY USING ELLIPTICALLY POLARIZED LIGHT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A protocol using elliptically polarized light for enhanced contrast in polarization gating imaging of biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Susmita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susmita Sridhar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Callum Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European workshop on Biophotonics and Optical Angular Momentum (BIOAM­2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.970319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517028v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple wavelength probing of skin structures in depth with elliptically polarized light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Various Diffuse Optical Tomography techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Optics 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse problems and related ﬁelds- 4 ième édition -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515392v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elbau Peter</w:t>
+                <w:t xml:space="preserve">Taking advantage of acoustic inhomogeneities in photoacoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piasecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97082B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280292v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced contrast in polarization gating imaging of Biological tissues with elliptically polarized light</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">da Silva Anabela</w:t>
+                <w:t xml:space="preserve">TOWARDS DEPTH-RESOLVED SPECTROSCOPY USING ELLIPTICALLY POLARIZED LIGHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">1st European workshop on Biophotonics and Optical Angular Momentum (BIOAM­2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280301v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROBING BIOLOGICAL TISSUES WITH ELLIPTICALLY POLARIZED LIGHT</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using intrinsic acoustic information to improve quantification in photoacoustic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riedinger Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensah Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European workshop on Biophotonics and Optical Angular Momentum (BIOAM­2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, palaiseau, France</w:t>
+              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517035v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple wavelength probing of skin structures in depth with elliptically polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème biennale des Mathématiques Appliquées et Industrielles (SMAI2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Optics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Fort Lauderdale, FL, United States. pp.TTh1B.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/TRANSLATIONAL.2016.TTh1B.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280286v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'examen des tissus biologiques en lumière polarisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhouayri Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elbau Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'imagerie optique in vivo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280322v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies For Quantitative Photoacoustic Tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Enhanced contrast in polarization gating imaging of Biological tissues with elliptically polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Susmita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280281v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening biological tissues in depth with elliptically polarized light imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">da Silva Anabela</w:t>
+                <w:t xml:space="preserve">PROBING BIOLOGICAL TISSUES WITH ELLIPTICALLY POLARIZED LIGHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">1st European workshop on Biophotonics and Optical Angular Momentum (BIOAM­2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280279v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing biological tissues in depth with elliptically polarized light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+                <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhouayri Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Elbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème biennale des Mathématiques Appliquées et Industrielles (SMAI2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Les Karellis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912434v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising detectors distribution for photoacoustic imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Deumié</w:t>
+                <w:t xml:space="preserve">Méthodes d'examen des tissus biologiques en lumière polarisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire d'imagerie optique in vivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947526v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie photoacoustique pour la mammographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
+                <w:t xml:space="preserve">Strategies For Quantitative Photoacoustic Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Ningning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deumié Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand l'imagerie médicale traque les cancers, Eurobiomed, Optitec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Neuvième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912472v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie(s) Optique Diffuse : du petit animal à l'humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
+                <w:t xml:space="preserve">Screening biological tissues in depth with elliptically polarized light imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Susmita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire d'Analyse Appliquée du LATP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">Neuvième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912461v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie PhotoAcoustique pour la Mammographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">da Silva Anabela</w:t>
+                <w:t xml:space="preserve">Optimising detectors distribution for photoacoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand l’imagerie médicale traque les cancers, Rencontre des pôles de compétitivité Eurobiomed, Optitec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280270v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing biological tissues in depth with elliptically polarized light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Planat-Chrétien Anne</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Planat-Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dinten Jean-Marc</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.879904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2032399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280242v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic tomography: coupling optical and ultrasonic waves for imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomographie(s) Optique Diffuse : du petit animal à l'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Deumié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Des Doctorants de l'Ecole Doctorale 352 Physique et Sciences de la Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">séminaire d'Analyse Appliquée du LATP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947523v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la polarisation de la lumière pour l'imagerie mésoscopique des tissus biologiques</w:t>
+                <w:t xml:space="preserve">Tomographie photoacoustique pour la mammographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Deumié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Quand l'imagerie médicale traque les cancers, Eurobiomed, Optitec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912455v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion lumineuse pour le diagnostic et l'imagerie biomédicale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Deumié</w:t>
+                <w:t xml:space="preserve">Tomographie PhotoAcoustique pour la Mammographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du réseau optique et photonique (ROP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Quand l’imagerie médicale traque les cancers, Rencontre des pôles de compétitivité Eurobiomed, Optitec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839508v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical systems for brain screening</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing biological tissues in depth with elliptically polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planat-Chrétien Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehn Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinten Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On photons and Neurones, photonics imaging for neurosciences, Ecole thématique CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2032399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912440v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptically Polarized Light for Depth Resolved Optical Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivo Vanzetta</w:t>
+                <w:t xml:space="preserve">Photoacoustic tomography: coupling optical and ultrasonic waves for imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Ningning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Optics 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Des Doctorants de l'Ecole Doctorale 352 Physique et Sciences de la Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280233v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth selectivity in biological tissues by polarization analysis of backscattered light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deumié Carole</w:t>
+                <w:t xml:space="preserve">La diffusion lumineuse pour le diagnostic et l'imagerie biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Siozade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales du réseau optique et photonique (ROP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280203v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNR enhancement by using polarized light for cortex functional imaging</w:t>
+                <w:t xml:space="preserve">Utilisation de la polarisation de la lumière pour l'imagerie mésoscopique des tissus biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stahl Pierre</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deumié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivo Vanzetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Huitième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280166v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of polarized light penetration depth in scattering media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical systems for brain screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">On photons and Neurones, photonics imaging for neurosciences, Ecole thématique CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cabriès, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280197v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie optique diffuse de fluorescence : apport d'une transformation en ondelettes des mesures temporelles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+                <w:t xml:space="preserve">Elliptically Polarized Light for Depth Resolved Optical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deumié Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Vanzetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ème édition des Journées «Imagerie optique non conventionnelle »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Optics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Miami, United States. pp.BTu3A.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BIOMED.2012.BTu3A.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413257v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle-Resolved Ellipsometric Data for Selective Imaging in Scattering Media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Zerrad</w:t>
+                <w:t xml:space="preserve">Depth selectivity in biological tissues by polarization analysis of backscattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tchamitchian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stahl Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehn Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Vanzetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deumié Carole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.898618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413241v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ime resolved fluorescence diffuse optical tomography using multi-resolution exponential B-splines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SNR enhancement by using polarized light for cortex functional imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stahl Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Vanzetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.808818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2011.808818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413256v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformée en ondelettes pour la tomographique diffusive de fluorescence résolue en temps</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of polarized light penetration depth in scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehn Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planat-Chrétien Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinten Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deumié Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.889743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413258v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Measurement Model Deviations on Fluorescence Diffuse Optical Tomography</w:t>
+                <w:t xml:space="preserve">Tomographie optique diffuse de fluorescence : apport d'une transformation en ondelettes des mesures temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, munich, Germany. pp.73690T</w:t>
+              <w:t xml:space="preserve">ème édition des Journées «Imagerie optique non conventionnelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413251v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie sélective en milieu diffusant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Amra</w:t>
+                <w:t xml:space="preserve">ime resolved fluorescence diffuse optical tomography using multi-resolution exponential B-splines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Latour</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Sekhar Seelamantula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Cerimed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, marseille, France</w:t>
+              <w:t xml:space="preserve">6th IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, boston, United States. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496601v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Wave and Time-Resolved Fluorescence Diffuse Optical Tomography: Comparison for different Lifetimes and Optical Properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angle-Resolved Ellipsometric Data for Selective Imaging in Scattering Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sorrentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.736910</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925832v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence diffuse optical tomography: A simulation-based study comparing time-resolved and continuous wave reconstructions performances</w:t>
+                <w:t xml:space="preserve">Transformée en ondelettes pour la tomographique diffusive de fluorescence résolue en temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 5th IEEE International Symposium on Biomedical Imaging (ISBI 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Septième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925833v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence diffuse optical tomography: A model reduction by a wavelet multiresolution method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Frassati</w:t>
+                <w:t xml:space="preserve">Impact of the Measurement Model Deviations on Fluorescence Diffuse Optical Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Optics 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint Petersbourg, United States. 6 p</w:t>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, munich, Germany. pp.73690T</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370932v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based model reduction applied to fluorescence diffuse optical tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Frassati</w:t>
+                <w:t xml:space="preserve">Imagerie sélective en milieu diffusant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECBO 2007 - European Conference on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. 6 p</w:t>
+              <w:t xml:space="preserve">Workshop Cerimed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370914v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie de Fluorescence Résolue en Temps en géométrie Cylindrique</w:t>
+                <w:t xml:space="preserve">Continuous Wave and Time-Resolved Fluorescence Diffuse Optical Tomography: Comparison for different Lifetimes and Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, St. Petersburg, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BIOMED.2008.BMD25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925918v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction by multiresolution method applied to fluorescence diffuse optical tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Frassati</w:t>
+                <w:t xml:space="preserve">Fluorescence diffuse optical tomography: A simulation-based study comparing time-resolved and continuous wave reconstructions performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2007 - 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352403⟩</w:t>
+              <w:t xml:space="preserve">2008 5th IEEE International Symposium on Biomedical Imaging (ISBI 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370927v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation-based study of reconstruction in Time-resolved Fluorescence Diffuse Optical Tomography in Cylindrical geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+                <w:t xml:space="preserve">Fluorescence diffuse optical tomography: A model reduction by a wavelet multiresolution method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomedical Optics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint Petersbourg, United States. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925834v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based model reduction applied to fluorescence diffuse optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECBO 2007 - European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomographie de Fluorescence Résolue en Temps en géométrie Cylindrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Septième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model reduction by multiresolution method applied to fluorescence diffuse optical tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBC 2007 - 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simulation-based study of reconstruction in Time-resolved Fluorescence Diffuse Optical Tomography in Cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wavelet-based model reduction applied to fluorescence diffuse optical tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15392,51 +15906,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15446,270 +15960,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Polarisation de la Lumière pour L'Imagerie Mésoscopique des Tissus Biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deumié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MRCT CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophotonique Générale Optique &amp; Imageries pour le Diagnostic dans les Sciences du Vivant et en Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRCT CNRS, pp.535, 2012, 978-2-918701-11-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Fanet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photon-based Medical Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE/Wiley, pp.267-324, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie médicale à base de photons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HERMÈS / LAVOISIER, pp.200, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15719,496 +16233,732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de localisation d'au moins une cible dans un milieu électromagnétiquement absorbant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 3005254 -A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Dorval</w:t>
+                <w:t xml:space="preserve">Simulation of Fog-Induced Attenuation and Inter-Symbol Interference in Mid-and Long-Infrared Free-Space Optical Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Breton Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sorrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518972v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the opto-mechanical properties of the intervertebral disc with photoacoutic imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Allais</w:t>
+                <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194670v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analytical solution of radiative transfer equation of light radiance in turbid slab with inner-medium source under P3-1D approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Breton Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sorrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561064v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of the opto-mechanical properties of the intervertebral disc with photoacoutic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improved Localization and Quantification in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Handschin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Akhouayri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId359"/>
+      <w:footerReference w:type="default" r:id="rId377"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16355,51 +17105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Diego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Congedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrabback" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Espinas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2025.100783" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkyun Kang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lynch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivalleesha Mallidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pircher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.559672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29551-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bastiancich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.444193" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.610356" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.419412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M Macdonald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sridhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung T X Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luna-Labrador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.426627" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37519-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum A Macdonald" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Markel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gasteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05851B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut Durduran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Markel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001330" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Handschin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Garci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riedinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.22.4.041012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela A da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A Markel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000362" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267412v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elbau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.21.7.071107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Song" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.5.003960" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rehn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Planat-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.1.016007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vanzetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.002907" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Seelamantula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3431571" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philppe Rizo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007753" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00429914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landragin-Frassati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.018433" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.006878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00313764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2884505" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001174" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rizo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352343" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)00681-X" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5VG3VG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194754v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydur Rahman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alacoque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ettori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194785v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746709v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana El Zaher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade Lamoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Zaher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JM4A.9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.TM1B.2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JS4A.3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ould-Ahmed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Gary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nguyen Du Le" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871293v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Ahmed" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313518v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Riehm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615419" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518712v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313513v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614596" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oulhaj" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M. Macdonald" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526939" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527060" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517420v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva Anabela" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376589v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiancich Chiara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Correard Florian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novell Anthony" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas No&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376885v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376873v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Prost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376599v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Macdonald" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511285" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Shridar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517081v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376900v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376909v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376881v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376894v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515434v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515536v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515489v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286127" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518730v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515479v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2284680" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515447v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286086" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515526v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515350v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2016.OTu2A.5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517044v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517069v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515259v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piasecki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209549" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280261v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Susmita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208760" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280298v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Christophe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litman Am&#233;lie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensah Serge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516827v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280304v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515392v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2016.TTh1B.5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280292v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhouayri Hassan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbau Peter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517035v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280286v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280281v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Ningning" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deumi&#233; Carole" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280279v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2032399" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947526v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912472v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912461v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280270v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280242v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planat-Chr&#233;tien Anne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehn Simon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinten Jean-Marc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947523v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912455v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839508v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Georges" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912440v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280233v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2012.BTu3A.14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280203v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stahl Pierre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898618" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280166v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2011.808818" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280197v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889743" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413257v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413241v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sorrentini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413256v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413258v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413251v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496601v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925832v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2008.BMD25" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925833v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541014" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370932v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frassati" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370914v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925918v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370927v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352403" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925834v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352871" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370922v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912397v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639473v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491498v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947522v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518972v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Diego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Congedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrabback" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Espinas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2025.100783" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkyun Kang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lynch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivalleesha Mallidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pircher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.559672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29551-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bastiancich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.444193" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.610356" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.419412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M Macdonald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sridhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung T X Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luna-Labrador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.426627" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37519-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum A Macdonald" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Markel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut Durduran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Markel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gasteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05851B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Handschin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Garci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riedinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.22.4.041012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001330" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela A da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A Markel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000362" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267412v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elbau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.21.7.071107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Song" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.5.003960" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rehn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Planat-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.1.016007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vanzetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.002907" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Seelamantula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3431571" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philppe Rizo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007753" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00429914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landragin-Frassati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.018433" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.006878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00313764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2884505" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001174" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rizo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352343" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)00681-X" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5VG3VG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572659v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560936v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Breton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sorrente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3079603" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydur Rahman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alacoque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ettori" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04455302v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coriat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alacoque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382858" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana El Zaher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade Lamoine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Zaher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JM4A.9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675371v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.TM1B.2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675357v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JS4A.3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ould-Ahmed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Gary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nguyen Du Le" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Ahmed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Riehm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615419" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614596" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oulhaj" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M. Macdonald" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526939" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415947v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376885v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva Anabela" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiancich Chiara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Correard Florian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novell Anthony" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas No&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376876v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Prost" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Macdonald" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511285" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517425v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Shridar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517081v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376894v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jones" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515489v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286127" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515434v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518725v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515479v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2284680" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286086" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515526v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2016.OTu2A.5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517044v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280298v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Christophe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litman Am&#233;lie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensah Serge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280261v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Susmita" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208760" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piasecki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209549" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517028v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515392v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2016.TTh1B.5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280292v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhouayri Hassan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbau Peter" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280301v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517035v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280286v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280322v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Ningning" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deumi&#233; Carole" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280279v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947526v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2032399" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912461v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912472v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280270v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280242v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planat-Chr&#233;tien Anne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehn Simon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinten Jean-Marc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947523v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Georges" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912440v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2012.BTu3A.14" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280203v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stahl Pierre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898618" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280166v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2011.808818" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280197v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889743" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413257v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413256v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413241v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sorrentini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413258v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413251v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496601v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925832v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2008.BMD25" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925833v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370932v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frassati" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370914v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370927v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352403" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925834v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352871" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370922v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912397v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639473v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491498v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947522v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562974v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Breton Vicente" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518972v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561064v3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280113v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>