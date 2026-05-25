--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -1130,265 +1130,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal Therapy for the Treatment of Glioblastoma: Potential and Preclinical Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a multi-functional preclinical device for the treatment of glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.610356⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.2264-2279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/boe.419412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137352v1</w:t>
+                <w:t xml:space="preserve">hal-03248327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-functional preclinical device for the treatment of glioblastoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photothermal Therapy for the Treatment of Glioblastoma: Potential and Preclinical Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Novell</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Fernandez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (4), pp.2264-2279. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/boe.419412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.610356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248327v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the optical pathlength in continuous-wave reflectance spectroscopy using polarization</w:t>
               </w:r>
@@ -1636,702 +1636,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized diffusion approximation</w:t>
+                <w:t xml:space="preserve">Azacalixphyrins as NIR photoacoustic contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+                <w:t xml:space="preserve">Lucien Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum A Macdonald</w:t>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (2), pp.356. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (87), pp.12365-12368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.35.000356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CC05851B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376510v1</w:t>
+                <w:t xml:space="preserve">hal-01957702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: A theoretical study of the sensitivity to Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum A Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turgut Durduran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.022408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azacalixphyrins as NIR photoacoustic contrast agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Metwally</w:t>
+                <w:t xml:space="preserve">Optimized diffusion approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum A Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gasteau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vadim A. Markel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (87), pp.12365-12368. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CC05851B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.35.000356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957702v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of acoustic inhomogeneities in photoacoustic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of polarization filtering for direct optical imaging within scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum A Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Markel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.22.4.041012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (8), pp.1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280254v1</w:t>
+                <w:t xml:space="preserve">hal-02376520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of polarization filtering for direct optical imaging within scattering media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking advantage of acoustic inhomogeneities in photoacoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Garci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (8), pp.1330. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.041012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.22.4.041012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376520v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocity relation for the vector radiative transport equation and its application to diffuse optical tomography with polarized light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum A Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela A da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,252 +2385,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Thermoacoustic Tomography with microwaves sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+                <w:t xml:space="preserve">Enhanced contrast and depth resolution in polarization imaging using elliptically polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jiip-2016-0012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (7), pp.071107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.21.7.071107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267412v2</w:t>
+                <w:t xml:space="preserve">hal-01280108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced contrast and depth resolution in polarization imaging using elliptically polarized light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susmita Sridhar</w:t>
+                <w:t xml:space="preserve">Quantitative Thermoacoustic Tomography with microwaves sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Elbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (7), pp.071107. </w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.21.7.071107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jiip-2016-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280108v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering sources and detectors distributions for quantitative photoacoustic tomography References and linksNoninvasive laser-induced photoacoustic tomography for structural and functional in vivo imaging of the brain</w:t>
               </w:r>
@@ -4437,782 +4437,782 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Simulated Database for Near-Infrared FDOT</w:t>
+                <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Henry</w:t>
+                <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Josserand</w:t>
+                <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2026, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">, Mar 2026, Kuopio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572659v1</w:t>
+                <w:t xml:space="preserve">hal-05573048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free space optical communications in fog: comparing wavelengths for intersymbol interference resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic Simulated Database for Near-Infrared FDOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Breton</w:t>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Sorrente</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO 2026</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Kuopio, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560936v1</w:t>
+                <w:t xml:space="preserve">hal-05572659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Wojak</w:t>
+                <w:t xml:space="preserve">Free space optical communications in fog: comparing wavelengths for intersymbol interference resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sorrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dorval</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finnish-French Workshop on Biomedical Optical Tomography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San Francisco, United States. pp.138900V, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3079603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573048v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated Near Infrared Database for Fluorescence Diffuse Optical Tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NIR and SWIR Continuous Wave Diffuse Optical Tomography from a Wearable Device Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Josserand</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alacoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194772v1</w:t>
+                <w:t xml:space="preserve">hal-05194754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR and SWIR Continuous Wave Diffuse Optical Tomography from a Wearable Device Setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized reconstruction framework in fluorescence diffuse optical tomography using radiative transfer equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ettori</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Germany), Germany</w:t>
+              <w:t xml:space="preserve">, OPTICA/ECBO, Jun 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194754v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized reconstruction framework in fluorescence diffuse optical tomography using radiative transfer equation</w:t>
+                <w:t xml:space="preserve">Simulated Near Infrared Database for Fluorescence Diffuse Optical Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi André</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, OPTICA/ECBO, Jun 2025, Munich, Germany</w:t>
+              <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194785v1</w:t>
+                <w:t xml:space="preserve">hal-05194772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-Mechanical Characterization of the Intervertebral Disc Using Photoacoustic Imaging</w:t>
               </w:r>
@@ -5438,731 +5438,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide-spectrum 550-1600 nm, 16k VIS + 8 NIR pixels, high-dynamic range image-sensor for biomedical applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+                <w:t xml:space="preserve">PHOTOACOUSTIC PROBING OF INTERVERTEBRAL DISCS MIMICKING PHANTOMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2023 - 30th IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMBBE, Jul 2024, Vancouver (British Columbia), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04455302v1</w:t>
+                <w:t xml:space="preserve">hal-05194716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pour l’imagerie de polarisation de tissus biologiques résolue en profondeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">A comprehensive model of depth-resolved polarization gating imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Siozade Lamoine</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Siozade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 Clinical and Translational Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Apr 2024, Fort Lauderdale, United States. pp.JM4A.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/TRANSLATIONAL.2024.JM4A.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746709v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOTOACOUSTIC PROBING OF INTERVERTEBRAL DISCS MIMICKING PHANTOMS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boiron</w:t>
+                <w:t xml:space="preserve">Apports de l'imagerie de polarisation et de l'imagerie photoacoustique pour l'examen de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CMBBE, Jul 2024, Vancouver (British Columbia), Canada</w:t>
+              <w:t xml:space="preserve">41ème congrès de la Société Francophone de Photonique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194716v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive model of depth-resolved polarization gating imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fade</w:t>
+                <w:t xml:space="preserve">A broadband spectrum wearable device for multiple physiological parameters monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alacoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Siozade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 Clinical and Translational Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/TRANSLATIONAL.2024.JM4A.9⟩</w:t>
+              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024, Clinical and Translational Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Apr 2024, Fort Lauderdale, United States. pp.TM1B.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/TRANSLATIONAL.2024.TM1B.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675386v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'imagerie de polarisation et de l'imagerie photoacoustique pour l'examen de la peau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A wide-spectrum 550-1600 nm, 16k VIS + 8 NIR pixels, high-dynamic range image-sensor for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alacoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alacoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès de la Société Francophone de Photonique Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECS 2023 - 30th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Istanbul (Turquie), Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746553v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04455302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broadband spectrum wearable device for multiple physiological parameters monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+                <w:t xml:space="preserve">Modélisation pour l’imagerie de polarisation de tissus biologiques résolue en profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana El Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Siozade Lamoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024, Clinical and Translational Biophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675371v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of phantoms for photoacoustic probing of intervertebral discs</w:t>
               </w:r>
@@ -6412,51 +6412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche d’optimisation et étude de faisabilité pour l’imagerie polarimétrique de Mueller instantanée par encodage spectral à large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ould-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6931,51 +6931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d’Optique, Optique Nice 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
@@ -7352,243 +7352,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSTÈME EXPÉRIMENTAL ET OUTILS NUMÉRIQUES POUR LE DÉVELOPPEMENT D'UNE THÉRAPIE PHOTOTHERMIQUE POUR LE TRAITEMENT DES GLIOBLASTOMES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intervertebral disc mechanical response to axial rotation: the consequences of a mobile centre of rotation on the anisotropic component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Optique (SFO) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">47th CONGRESS OF THE SOCIETY OF BIOMECHANICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S6-S7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758425v1</w:t>
+                <w:t xml:space="preserve">hal-03871785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervertebral disc mechanical response to axial rotation: the consequences of a mobile centre of rotation on the anisotropic component</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SYSTÈME EXPÉRIMENTAL ET OUTILS NUMÉRIQUES POUR LE DÉVELOPPEMENT D'UNE THÉRAPIE PHOTOTHERMIQUE POUR LE TRAITEMENT DES GLIOBLASTOMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boiron</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th CONGRESS OF THE SOCIETY OF BIOMECHANICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S6-S7</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Optique (SFO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871785v1</w:t>
+                <w:t xml:space="preserve">hal-03758425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a realistic phantom of a mouse's head : application to photoacoustic temperature monitoring during photothermal therapy</w:t>
               </w:r>
@@ -7933,77 +7933,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics OSA/SPIE (ECBO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich (virtual), Germany. </w:t>
@@ -8067,77 +8067,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oulhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim A. Markel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. </w:t>
@@ -8169,191 +8169,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ temperature monitoring with photoacoustics during photothermal therapy and perspectives for glioblastoma treatment monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative photoacoustic probing of biological tissues: accessing to multiphysics information content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opto-Acoustic Methods and Applications in Biophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 7th Sino-French Optoelectronics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Wuhan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415947v1</w:t>
+                <w:t xml:space="preserve">hal-03517420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving photoacoustic mammography by using intrinsic a priori information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference in Imaging Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8364,354 +8299,419 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential And Challenges Of Titanium Nitride Nanoparticles For Glioblastoma Photothermal Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiancich Chiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastiancich Chiara</w:t>
+                <w:t xml:space="preserve">Correard Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correard Florian</w:t>
+                <w:t xml:space="preserve">Novell Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novell Anthony</w:t>
+                <w:t xml:space="preserve">Dumas Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metwally Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Controlled Release Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diﬀuse Optical Tomography with polarized light: a GPU-accelerated polarization-sensitive Monte Carlo simulations for eﬃcient Sensitivity Kernel computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oulhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim A. Markel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative photoacoustic probing of biological tissues: accessing to multiphysics information content</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ temperature monitoring with photoacoustics during photothermal therapy and perspectives for glioblastoma treatment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Sino-French Optoelectronics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Opto-Acoustic Methods and Applications in Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, France. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2527060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517420v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing intervertebral discs with PhotoAcoustics</w:t>
               </w:r>
@@ -8818,103 +8818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: a theoretical study of the sensitivity to brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turgut Durduran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim A. Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8939,103 +8939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: a theoretical study of the sensitivity to brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turgut Durduran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West BiOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9177,64 +9177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susmita Shridar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optdiag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9311,51 +9311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oulhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum M Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European workshop on Biophotonics and Optical Angular Momentum (BIOAM­2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Palaiseau, France</w:t>
@@ -9397,64 +9397,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium Nitride Nanoparticles as Photo-Absorbing Carriers of Photothermal Glioblastoma Therapy In Vitro Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chaspoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9509,103 +9509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse correlation tomography in the transport regime: A theoretical study of the sensitivity to Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turgut Durduran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim A. Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9630,51 +9630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative PhotoAcoustic Imaging of Biological Tissues: Accessing to Multiphysics Informationnal Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLII Annual Meeting Of The Optical Society Of India OSI - International Symposium on Optics (OSI-ISO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Kanpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9693,882 +9693,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating DCT and SCOT in the transport regime</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Vitro Investigation of Titanium Nitride Nanoparticles as Photo-Absorbing Agent for Photothermal Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Biophotonics Congress: Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Hollywood, Floride, United States</w:t>
+              <w:t xml:space="preserve">SFNano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376894v1</w:t>
+                <w:t xml:space="preserve">hal-02376904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Investigation of Titanium Nitride Nanoparticles as Photo-Absorbing Agent for Photothermal Therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating DCT and SCOT in the transport regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgut Durduran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Markel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">OSA Biophotonics Congress: Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Hollywood, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376904v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization gating imaging with elliptically polarized light</w:t>
+                <w:t xml:space="preserve">Méthodes d'imagerie et de diagnostic optiques pour l'examen du tube digestif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CME (complex medical engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Shenzhen and Sanya, Chine, China</w:t>
+              <w:t xml:space="preserve">Séminaire Exploration Non Invasive et Imagerie, Axe Tube Digestif-Cerveau, INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515536v1</w:t>
+                <w:t xml:space="preserve">hal-03518730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the temporal auto-correlation function sensitivity to Brownian motion in the radiative transport regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Turgut Durduran</w:t>
+                <w:t xml:space="preserve">Development of an enhanced photoacoustic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vadim Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Coherence Imaging Techniques and Imaging in Scattering Media II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515489v1</w:t>
+                <w:t xml:space="preserve">hal-03515443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gradient-based inversion scheme including spatial constraints for reconstruction of the absorption, diffusion and Grueneisen coefficients in multiple illumination photoacoustic tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un coupleur photoacoustique pour l’imagerie biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Litman</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metwally Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Assemblée générale GDR ONDES “Interférences d’Ondes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515434v1</w:t>
+                <w:t xml:space="preserve">hal-03518725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an enhanced photoacoustic microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization gating imaging with elliptically polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">CME (complex medical engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Shenzhen and Sanya, Chine, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515443v1</w:t>
+                <w:t xml:space="preserve">hal-03515536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un coupleur photoacoustique pour l’imagerie biomédicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gasteau</w:t>
+                <w:t xml:space="preserve">Evaluation of the temporal auto-correlation function sensitivity to Brownian motion in the radiative transport regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgut Durduran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale GDR ONDES “Interférences d’Ondes”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Coherence Imaging Techniques and Imaging in Scattering Media II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2286127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518725v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'imagerie et de diagnostic optiques pour l'examen du tube digestif</w:t>
+                <w:t xml:space="preserve">A Gradient-based inversion scheme including spatial constraints for reconstruction of the absorption, diffusion and Grueneisen coefficients in multiple illumination photoacoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Akhouayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Exploration Non Invasive et Imagerie, Axe Tube Digestif-Cerveau, INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518730v1</w:t>
+                <w:t xml:space="preserve">hal-03515434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased resolution using polarization filters in optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum M Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10952,51 +10952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susmita Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum M Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Tricoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim A Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11028,930 +11028,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Photoacoustic Tomography in Biological Tissues Assisted with Intrinsic Acoustic Measurements</w:t>
+                <w:t xml:space="preserve">Various Diffuse Optical Tomography techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse problems and related ﬁelds- 4 ième édition -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515350v1</w:t>
+                <w:t xml:space="preserve">hal-03517069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study of homogenised parameters in the framework of the subsoil water content imaging using microwave datas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking advantage of acoustic inhomogeneities in photoacoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piasecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97082B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430163v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocity in vector radiative transport and the sensitivity of probing regions to various polarization imaging channels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Localization and Quantiﬁcation in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riedinger Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litman Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensah Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European workshop on Biophotonics and Optical Angular Momentum (BIOAM­2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517044v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Localization and Quantiﬁcation in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the reciprocity to the calculation of the vector sensitivity function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum M Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Markel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULTRASONIC2016 New trends in Hybrid Ultrasonic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">European Optical Society Annual Meeting 2016 (EOSAM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Adlershof, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280298v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the reciprocity to the calculation of the vector sensitivity function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Callum M Macdonald</w:t>
+                <w:t xml:space="preserve">A protocol using elliptically polarized light for enhanced contrast in polarization gating imaging of biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Susmita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vadim Markel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society Annual Meeting 2016 (EOSAM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.970319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516827v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protocol using elliptically polarized light for enhanced contrast in polarization gating imaging of biological tissues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Photoacoustic Tomography in Biological Tissues Assisted with Intrinsic Acoustic Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BiOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2208760⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Fort Lauderdale, FL, United States. pp.OTu2A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OTS.2016.OTu2A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280261v1</w:t>
+                <w:t xml:space="preserve">hal-03515350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Diffuse Optical Tomography techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity study of homogenised parameters in the framework of the subsoil water content imaging using microwave datas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse problems and related ﬁelds- 4 ième édition -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517069v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of acoustic inhomogeneities in photoacoustic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reciprocity in vector radiative transport and the sensitivity of probing regions to various polarization imaging channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Tricoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Markel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BiOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st European workshop on Biophotonics and Optical Angular Momentum (BIOAM­2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2209549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03515259v1</w:t>
+                <w:t xml:space="preserve">hal-03517044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS DEPTH-RESOLVED SPECTROSCOPY USING ELLIPTICALLY POLARIZED LIGHT</w:t>
               </w:r>
@@ -12032,103 +12032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using intrinsic acoustic information to improve quantification in photoacoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riedinger Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handschin Charles</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mensah Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litman Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
@@ -12261,77 +12261,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhouayri Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litman Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elbau Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12373,64 +12373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced contrast in polarization gating imaging of Biological tissues with elliptically polarized light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sridhar Susmita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12563,90 +12563,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Acoustic Tomography Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhouayri Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Elbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litman Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème biennale des Mathématiques Appliquées et Industrielles (SMAI2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Les Karellis, France</w:t>
@@ -12675,51 +12675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'examen des tissus biologiques en lumière polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'imagerie optique in vivo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12770,51 +12770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Ningning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deumié Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12839,64 +12839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening biological tissues in depth with elliptically polarized light imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sridhar Susmita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12915,256 +12915,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising detectors distribution for photoacoustic imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing biological tissues in depth with elliptically polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Planat-Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.879904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2032399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947526v1</w:t>
+                <w:t xml:space="preserve">hal-00912434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing biological tissues in depth with elliptically polarized light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimising detectors distribution for photoacoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2032399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00912434v1</w:t>
+                <w:t xml:space="preserve">hal-00947526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie(s) Optique Diffuse : du petit animal à l'humain</w:t>
               </w:r>
@@ -13282,230 +13282,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie PhotoAcoustique pour la Mammographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Probing biological tissues in depth with elliptically polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planat-Chrétien Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehn Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinten Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand l’imagerie médicale traque les cancers, Rencontre des pôles de compétitivité Eurobiomed, Optitec</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2032399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280270v1</w:t>
+                <w:t xml:space="preserve">hal-01280242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing biological tissues in depth with elliptically polarized light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Tomographie PhotoAcoustique pour la Mammographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quand l’imagerie médicale traque les cancers, Rencontre des pôles de compétitivité Eurobiomed, Optitec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280242v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic tomography: coupling optical and ultrasonic waves for imaging</w:t>
               </w:r>
@@ -13612,51 +13612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Siozade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deumié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13858,51 +13858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptically Polarized Light for Depth Resolved Optical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deumié Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13956,343 +13956,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth selectivity in biological tissues by polarization analysis of backscattered light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">da Silva Anabela</w:t>
+                <w:t xml:space="preserve">SNR enhancement by using polarized light for cortex functional imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stahl Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rehn Simon</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Vanzetta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deumié Carole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Marseille, France. </w:t>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.808818, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.898618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2011.808818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280203v1</w:t>
+                <w:t xml:space="preserve">hal-01280166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNR enhancement by using polarized light for cortex functional imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
+                <w:t xml:space="preserve">Depth selectivity in biological tissues by polarization analysis of backscattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Silva Anabela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stahl Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Deumié</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehn Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Vanzetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deumié Carole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.808818, </w:t>
+              <w:t xml:space="preserve">Optical Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2011.808818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.898618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280166v1</w:t>
+                <w:t xml:space="preserve">hal-01280203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of polarized light penetration depth in scattering media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehn Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planat-Chrétien Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinten Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deumié Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15378,243 +15378,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based model reduction applied to fluorescence diffuse optical tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Frassati</w:t>
+                <w:t xml:space="preserve">Tomographie de Fluorescence Résolue en Temps en géométrie Cylindrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECBO 2007 - European Conference on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. 6 p</w:t>
+              <w:t xml:space="preserve">Septième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370914v1</w:t>
+                <w:t xml:space="preserve">hal-01925918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie de Fluorescence Résolue en Temps en géométrie Cylindrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+                <w:t xml:space="preserve">Wavelet-based model reduction applied to fluorescence diffuse optical tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième colloque OPTDIAG DIAGNOSTIC ET IMAGERIE OPTIQUES EN MEDECINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, paris, France</w:t>
+              <w:t xml:space="preserve">ECBO 2007 - European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925918v1</w:t>
+                <w:t xml:space="preserve">hal-00370914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction by multiresolution method applied to fluorescence diffuse optical tomography</w:t>
               </w:r>
@@ -16260,51 +16260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de localisation d'au moins une cible dans un milieu électromagnétiquement absorbant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 3005254 -A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16367,77 +16367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Fog-Induced Attenuation and Inter-Symbol Interference in Mid-and Long-Infrared Free-Space Optical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Breton Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sorrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16472,103 +16472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Data Processing Framework for Fluorescence Diffuse Optical Tomography from First to Second Near-Infrared Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Rodriguez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16590,90 +16590,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solution of radiative transfer equation of light radiance in turbid slab with inner-medium source under P3-1D approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Breton Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sorrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16835,90 +16835,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Localization and Quantification in Photoacoustic Tomography by Using Acoustic Information Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Handschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Akhouayri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17105,51 +17105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Diego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Congedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrabback" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Espinas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2025.100783" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkyun Kang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lynch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivalleesha Mallidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pircher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.559672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29551-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bastiancich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.444193" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.610356" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.419412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M Macdonald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sridhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung T X Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luna-Labrador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.426627" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37519-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum A Macdonald" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Markel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut Durduran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Markel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gasteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05851B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Handschin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Garci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riedinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.22.4.041012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001330" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela A da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A Markel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000362" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267412v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elbau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.21.7.071107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Song" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.5.003960" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rehn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Planat-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.1.016007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vanzetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.002907" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Seelamantula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3431571" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philppe Rizo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007753" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00429914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landragin-Frassati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.018433" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.006878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00313764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2884505" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001174" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rizo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352343" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)00681-X" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5VG3VG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572659v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560936v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Breton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sorrente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3079603" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydur Rahman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alacoque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ettori" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04455302v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coriat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alacoque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382858" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana El Zaher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade Lamoine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Zaher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JM4A.9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675371v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.TM1B.2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675357v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JS4A.3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ould-Ahmed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Gary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nguyen Du Le" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Ahmed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Riehm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615419" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614596" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oulhaj" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M. Macdonald" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526939" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415947v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376885v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva Anabela" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiancich Chiara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Correard Florian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novell Anthony" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas No&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376876v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Prost" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Macdonald" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511285" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517425v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Shridar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517081v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376894v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jones" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515489v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286127" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515434v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518725v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515479v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2284680" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286086" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515526v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2016.OTu2A.5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517044v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280298v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Christophe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litman Am&#233;lie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensah Serge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280261v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Susmita" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208760" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piasecki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209549" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517028v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515392v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2016.TTh1B.5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280292v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhouayri Hassan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbau Peter" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280301v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517035v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280286v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280322v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Ningning" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deumi&#233; Carole" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280279v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947526v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2032399" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912461v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912472v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280270v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280242v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planat-Chr&#233;tien Anne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehn Simon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinten Jean-Marc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947523v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Georges" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912440v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2012.BTu3A.14" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280203v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stahl Pierre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898618" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280166v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2011.808818" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280197v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889743" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413257v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413256v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413241v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sorrentini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413258v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413251v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496601v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925832v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2008.BMD25" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925833v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370932v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frassati" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370914v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370927v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352403" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925834v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352871" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370922v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912397v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639473v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491498v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947522v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562974v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Breton Vicente" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518972v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561064v3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280113v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Diego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Congedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrabback" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Espinas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2025.100783" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkyun Kang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lynch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivalleesha Mallidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pircher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.559672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29551-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bastiancich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.444193" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.419412" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.610356" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M Macdonald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sridhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung T X Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luna-Labrador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.426627" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37519-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gasteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05851B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tricoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum A Macdonald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut Durduran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Markel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.022408" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Markel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001330" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Handschin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Garci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riedinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.22.4.041012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela A da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A Markel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000362" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.21.7.071107" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267412v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Elbau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Litman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2016-0012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Song" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.5.003960" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rehn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Planat-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.1.016007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vanzetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.002907" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Seelamantula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3431571" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philppe Rizo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007753" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Herv&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/23/005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00429914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landragin-Frassati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.018433" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.006878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00313764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Josserand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2884505" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001174" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rizo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352343" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)00681-X" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5VG3VG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rodriguez-Vega" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sorrente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3079603" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydur Rahman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alacoque" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ettori" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Zaher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JM4A.9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746553v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675371v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.TM1B.2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04455302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coriat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alacoque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382858" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746709v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana El Zaher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade Lamoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675357v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JS4A.3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ould-Ahmed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Gary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nguyen Du Le" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Ahmed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Riehm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615419" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614596" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951643v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oulhaj" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum M. Macdonald" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526939" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517420v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Silva Anabela" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376885v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376589v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiancich Chiara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Correard Florian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novell Anthony" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas No&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415947v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527060" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Prost" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Macdonald" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511285" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517425v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Shridar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517081v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jones" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376894v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518730v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518725v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515489v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286127" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515479v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2284680" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286086" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515526v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517069v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515259v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piasecki" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209549" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280298v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Christophe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litman Am&#233;lie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensah Serge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516827v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280261v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Susmita" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208760" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515350v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2016.OTu2A.5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517044v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517028v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515392v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2016.TTh1B.5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280292v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhouayri Hassan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbau Peter" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280301v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517035v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280286v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280322v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Ningning" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deumi&#233; Carole" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280279v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912434v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2032399" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947526v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912461v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912472v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planat-Chr&#233;tien Anne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehn Simon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinten Jean-Marc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280270v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947523v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Georges" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912440v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2012.BTu3A.14" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280166v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stahl Pierre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2011.808818" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280203v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898618" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280197v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.889743" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413257v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413256v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413241v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sorrentini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413258v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413251v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496601v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925832v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BIOMED.2008.BMD25" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925833v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370932v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frassati" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925918v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370914v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370927v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352403" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925834v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352871" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370922v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912397v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639473v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491498v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947522v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562974v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Breton Vicente" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518972v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561064v3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280113v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>