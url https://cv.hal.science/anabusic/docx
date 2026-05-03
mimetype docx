--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Paradox of Dynamic Matching Models under Greedy Policies</w:t>
+                <w:t xml:space="preserve">Towards fine tuning wake steering policies in the field: an imitation-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bušić Ana</w:t>
+                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadas Arnaud</w:t>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josu Doncel</w:t>
+                <w:t xml:space="preserve">Donatien Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+                <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107 (3-4), pp.257-293. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2767 (3), pp.032017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11134-024-09924-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/3/032017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137823v2</w:t>
+                <w:t xml:space="preserve">hal-04653089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fine tuning wake steering policies in the field: an imitation-based approach</w:t>
+                <w:t xml:space="preserve">Performance Paradox of Dynamic Matching Models under Greedy Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
+                <w:t xml:space="preserve">Bušić Ana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bušić</w:t>
+                <w:t xml:space="preserve">Cadas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Dubuc</w:t>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiamin Zhu</w:t>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2767 (3), pp.032017. </w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (3-4), pp.257-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/3/032017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11134-024-09924-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653089v1</w:t>
+                <w:t xml:space="preserve">hal-04137823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic load balancing in energy packet networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -438,269 +438,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning and Regret Bounds for Admission Control</w:t>
+                <w:t xml:space="preserve">On the sub-additivity of stochastic matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Weber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiamin Zhu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.295-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-024-09919-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738637v1</w:t>
+                <w:t xml:space="preserve">hal-04088419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sub-additivity of stochastic matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reinforcement Learning and Regret Bounds for Admission Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Mairesse</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, pp.52403-52427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088419v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kullback–Leibler-Quadratic Optimal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cammardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -760,51 +760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load-Level Control Design for Demand Dispatch With Heterogeneous Flexible Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -864,51 +864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified framework for coordination of thermostatically controlled loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Coffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabir Barooah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -949,317 +949,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can locational disparity of prosumer energy optimization due to inverter rules be limited?</w:t>
+                <w:t xml:space="preserve">Analysis of an optimal policy in dynamic bipartite matching models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Arnaud Cadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk van Hertem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3223842⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, pp.102286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2022.102286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923049v1</w:t>
+                <w:t xml:space="preserve">hal-03923091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an optimal policy in dynamic bipartite matching models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can locational disparity of prosumer energy optimization due to inverter rules be limited?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepjyoti Deka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cadas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Bušić</w:t>
+                <w:t xml:space="preserve">Dirk van Hertem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 154, pp.102286. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2022.102286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3223842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923091v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility can hurt dynamic matching system performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1306,77 +1306,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiclass Energy Packet Networks with finite capacity energy queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 152, pp.102228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1436,51 +1436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Shilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49, pp.759-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1514,77 +1514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage with Power Factor Correction using Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepjyoti Deka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,51 +1644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary Differential Equation Methods for Markov Decision Processes and Application to Kullback--Leibler Control Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1748,51 +1748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and Control of Quality of Service in Demand Dispatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1843,64 +1843,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversibility and further properties of FCFS infinite bipartite matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gideon Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1960,51 +1960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergodic Theory for Controlled Markov Chains with Stationary Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2055,51 +2055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Estimation for the Individual and the Population in Mean Field Control With Application to Demand Dispatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean P. Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity state space representation and algorithms for closed queueing networks exact sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rovetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabir Barooah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,51 +2392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect sampling of Jackson queueing networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,51 +2522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect sampling for closed queueing networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rovetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2625,64 +2625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Bounds with a Low Rank Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2723,317 +2723,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic cellular automata, invariant measures, and perfect sampling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Large-Scale Vehicle Sharing Systems: Analysis of Vélib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Miller-Hooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Hampshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1239/aap/1386857853⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15568318.2012.660115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527092v1</w:t>
+                <w:t xml:space="preserve">hal-01273891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Vehicle Sharing Systems: Analysis of Vélib</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Miller-Hooks</w:t>
+                <w:t xml:space="preserve">Probabilistic cellular automata, invariant measures, and perfect sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C. Hampshire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Bušić</w:t>
+                <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (1), </w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (4), pp.960-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15568318.2012.660115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1239/aap/1386857853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273891v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Classification on Infinite Lattices and Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (51), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3067,77 +3067,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the bipartite matching model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (2), pp.351-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3171,51 +3171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Sampling of Markov Chains with Piecewise Homogeneous Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3275,51 +3275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Markov Chains: Aggregation and Precedence Relations Applied to Sets of States, with Applications to Assemble-to-Order Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid M. H. Vliegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,64 +3379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotonicity and performance evaluation: applications to high speed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (4), pp.401-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3482,64 +3482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative component-wise bounds for the steady-state distribution of a Markov chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Linear Algebra with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (3), pp.1031-1049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3598,51 +3598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Class C Markov Chains and Computation of Closed-form Bounding Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3706,312 +3706,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning for online stochastic matching</w:t>
+                <w:t xml:space="preserve">Performance paradox in matching systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lunven</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534869v1</w:t>
+                <w:t xml:space="preserve">hal-05534848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance paradox in matching systems</w:t>
+                <w:t xml:space="preserve">Reinforcement learning for online stochastic matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Antoine Lunven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534848v1</w:t>
+                <w:t xml:space="preserve">hal-05534869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Irrationality Shapes Nash Equilibria: A Prospect-Theoretic Perspective</w:t>
+                <w:t xml:space="preserve">COGNAC: Cooperative Graph-based Networked Agent Challenges for Multi-Agent Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashok Krishnan K. S.</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jules Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil. pp.4428-4433</w:t>
+              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036781v2</w:t>
+                <w:t xml:space="preserve">hal-05488783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving a Collective Target Through Incentives</w:t>
               </w:r>
@@ -4023,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2025 - 12th International Conference of Networks, Games, Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4095,109 +4082,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COGNAC: Cooperative Graph-based Networked Agent Challenges for Multi-Agent Reinforcement Learning</w:t>
+                <w:t xml:space="preserve">How Irrationality Shapes Nash Equilibria: A Prospect-Theoretic Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Sintes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ashok Krishnan K. S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
+              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil. pp.4428-4433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488783v1</w:t>
+                <w:t xml:space="preserve">hal-05036781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moment Constrained Optimal Transport for Energy Demand Management of Heterogeneous Loads</w:t>
               </w:r>
@@ -4209,51 +4209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2025 - 12th International Conference of Networks, Games, Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4291,51 +4291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-Field Control of Heterogeneous Piecewise Deterministic Markov Processes under Grid Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4360,90 +4360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Paradoxes in Matching Systems are not that Rare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lunven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2025 - 12th international conference on Network games, artificial intelligence, control and optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain. pp.25-34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4471,308 +4471,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning and regret bounds for admission control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">WFCRL: A Multi-Agent Reinforcement Learning Benchmark for Wind Farm Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thirty-eight Conference on Neural Information Processing Systems Datasets and Benchmarks Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864901v1</w:t>
+                <w:t xml:space="preserve">hal-04864926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WFCRL: A Multi-Agent Reinforcement Learning Benchmark for Wind Farm Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reinforcement learning and regret bounds for admission control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-eight Conference on Neural Information Processing Systems Datasets and Benchmarks Track</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.52403 - 5242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3692070.3694218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864926v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind farm control with cooperative multi-agent reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2024 Workshop : Aligning Reinforcement Learning Experimentalists and Theorists (ARLET 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4823,51 +4823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Shilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anibal Sanjab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4912,291 +4912,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Free Zap Stochastic Approximation Extended Abstract</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning Optimal Policies in Mean Field Models with Kullback-Leibler Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cammardella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 59th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Allerton58177.2023.10313420⟩</w:t>
+              <w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.38-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476981v1</w:t>
+                <w:t xml:space="preserve">hal-04476983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Optimal Policies in Mean Field Models with Kullback-Leibler Regularization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inverse Free Zap Stochastic Approximation Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Lauand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil Cammardella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.38-45, </w:t>
+              <w:t xml:space="preserve">2023 59th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Monticello, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Allerton58177.2023.10313420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476983v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning based demand charge minimization using energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore. pp.4351-4357, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5230,64 +5230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Matching Model with Returning Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMTA/EPEW: The 27th International Conference on Analytical &amp; Stochastic Modelling Techniques &amp; Applications / 19th European Performance Engineering Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.186-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5442,51 +5442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Shilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5511,90 +5511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product form solution for the steady-state distribution of a Markov chain associated with a general matching model with self-loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPEW 2022: 18th European Performance Engineering Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Santa Pola, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5619,103 +5619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay-Aware Decentralized Q-learning for Wind Farm Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2022 - IEEE 61st Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.807-813, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5762,51 +5762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kullback-Leibler-Quadratic Optimal Control in a Stochastic Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cammardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5857,51 +5857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control oriented modeling of TCLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin R. Coffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabir Barooah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5965,51 +5965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Shilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Smart Grid Comm 2021 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6028,473 +6028,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Allocation and Control of Distributed Energy Resources via Kullback-Leibler-Quadratic Optimal Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Efficient distributed solutions for sharing energy resources at local level: a cooperative game approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Kiedanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sean Meyn</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Orda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jeju Island / Virtual, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094313v1</w:t>
+                <w:t xml:space="preserve">hal-02520203v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient distributed solutions for sharing energy resources at local level: a cooperative game approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Energy Packet Networks with Finite Capacity Energy Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariel Orda</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VALUETOOLS '20: 13th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Tsukuba / Virtual, Japan. pp.142-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3388831.3388841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520203v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Packet Networks with Finite Capacity Energy Queues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sizing and Profitability of Energy Storage for Prosumers in Madeira, Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cavaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS '20: 13th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3388831.3388841⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE Power &amp; Energy Society Innovative Smart Grid Technologies Conference (ISGT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Washington DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGT45199.2020.9087772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094615v1</w:t>
+                <w:t xml:space="preserve">hal-02425980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and Profitability of Energy Storage for Prosumers in Madeira, Portugal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Allocation and Control of Distributed Energy Resources via Kullback-Leibler-Quadratic Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cammardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Power &amp; Energy Society Innovative Smart Grid Technologies Conference (ISGT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Washington DC, United States. </w:t>
+              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Denver / Virtual, United States. pp.514-520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISGT45199.2020.9087772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425980v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zap Q-Learning for Optimal Stopping</w:t>
               </w:r>
@@ -6506,51 +6506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya Devraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6597,77 +6597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Storage Optimization for Grid Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepjyoti Deka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6740,51 +6740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya M. Devraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6861,51 +6861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya M. Devraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean P. Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6956,51 +6956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kullback-Leibler-Quadratic Optimal Control of Flexible Power Demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cammardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7045,265 +7045,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Matrix Momentum Stochastic Approximation and Applications to Q-learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Zap Q-Learning - A User's Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithya Devraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Monticello, IL, United States. </w:t>
+              <w:t xml:space="preserve">ICC 2019 - Fifth Indian Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, New Delhi, India. pp.10-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ALLERTON.2019.8919828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INDIANCC.2019.8715554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968558v1</w:t>
+                <w:t xml:space="preserve">hal-02429733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zap Q-Learning - A User's Guide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On Matrix Momentum Stochastic Approximation and Applications to Q-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithya M. Devraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - Fifth Indian Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, New Delhi, India. pp.10-15, </w:t>
+              <w:t xml:space="preserve">57th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Monticello, IL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INDIANCC.2019.8715554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ALLERTON.2019.8919828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429733v1</w:t>
+                <w:t xml:space="preserve">hal-01968558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Control of Thermostatically Controlled Loads: Kullback-Leibler Optimal Control in Continuous Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7354,51 +7354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregate capacity for TCLs providing virtual energy storage with cycling constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Robert Coffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabir Barooah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7436,77 +7436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of Dynamic Bipartite Matching Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Palma de Mallorca, Spain. pp.39-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7540,77 +7540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Storage in Madeira, Portugal: Co-optimizing for Arbitrage, Self-Sufficiency, Peak Shaving and Energy Backup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE PES PowerTech Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7635,90 +7635,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to forecast errors in energy storage arbitrage for residential consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Kiedanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SmartGridComm 2019 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7737,390 +7737,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-Constrained Markov Decision Processes With Kullback-Leibler Cost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Balancing California's Grid Without Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cammardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Learning Theory (COLT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968536v1</w:t>
+                <w:t xml:space="preserve">hal-01968606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing California's Grid Without Batteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Virtual energy storage from TCLs using QoS preserving local randomized control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Robert Coffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sean Meyn</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabir Barooah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Conference on Systems for Built Environments (BuildSys '18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Shenzen, China. pp.93-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3276774.3276777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968606v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual energy storage from TCLs using QoS preserving local randomized control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Action-Constrained Markov Decision Processes With Kullback-Leibler Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prabir Barooah</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Systems for Built Environments (BuildSys '18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference On Learning Theory (COLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3276774.3276777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01968602v1</w:t>
+                <w:t xml:space="preserve">hal-01968536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Real-Time Electricity Pricing on Ancillary Service Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepan Muthirayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Future Energy Systems (ACM e-Energy 2018). Workshops.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Karlsruhe, Germany. pp.550-555, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8154,77 +8154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term revenue estimation for battery performing arbitrage and ancillary services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,64 +8284,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting Energy Storage Cycles of Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE Green Technologies Conference (GreenTech 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Austin, TX, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8388,51 +8388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Virtual Energy Storage From Thermostatically Controlled Loads Under Time-Varying Weather Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Robert Coffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabir Barooah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8483,51 +8483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand Dispatch with Heterogeneous Intelligent Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8565,64 +8565,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed control of a fleet of batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8660,64 +8660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An online disaggregation algorithm and its application to demand control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMO Days 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saclay, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8742,51 +8742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Computation and Bounds for the Coupling Time in Queueing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Samain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8833,77 +8833,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of Storage under Time Varying Electricity Prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpan Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8941,51 +8941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Randomized Control for Demand Dispatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9049,51 +9049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9134,369 +9134,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up Glauber Dynamics for Random Generation of Independent Sets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approximate optimality with bounded regret in dynamic matching models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bouillard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ACM SIGMETRICS International Conference on Measurement and Modeling of Computer Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2745844.2745893⟩</w:t>
+              <w:t xml:space="preserve">MAMA 2015 workshop of ACM Sigmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, United States. pp.75-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2825236.2825265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251432v1</w:t>
+                <w:t xml:space="preserve">hal-01251475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate optimality with bounded regret in dynamic matching models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spectral Decomposition of Demand-Side Flexibility for Reliable Ancillary Services in a Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabir Barooah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMA 2015 workshop of ACM Sigmetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2825236.2825265⟩</w:t>
+              <w:t xml:space="preserve">48th Hawaii International Conference on System Sciences (HICSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Kauai, HI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2015.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251475v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Decomposition of Demand-Side Flexibility for Reliable Ancillary Services in a Smart Grid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Speeding up Glauber Dynamics for Random Generation of Independent Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Varloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sean Meyn</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Hawaii International Conference on System Sciences (HICSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Kauai, HI, United States. </w:t>
+              <w:t xml:space="preserve">2015 ACM SIGMETRICS International Conference on Measurement and Modeling of Computer Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, United States. pp.461-462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HICSS.2015.325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2745844.2745893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251403v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect sampling for multiclass closed queueing networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rovetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9547,51 +9547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Estimation for the Individual and the Population in Mean Field Control with Application to Demand Dispatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9655,64 +9655,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gideon Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9759,51 +9759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Dynamics in Mean Field Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9844,217 +9844,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clones: CLOsed queueing Networks Exact Sampling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Individual risk in mean-field control models for decentralized control, with application to automated demand response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Rovetta</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ValueTools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095314v1</w:t>
+                <w:t xml:space="preserve">hal-01099911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual risk in mean-field control models for decentralized control, with application to automated demand response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clones: CLOsed queueing Networks Exact Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sean Meyn</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rovetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">ValueTools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099911v1</w:t>
+                <w:t xml:space="preserve">hal-01095314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancillary service to the grid from deferrable loads: the case for intelligent pool pumps in Florida</w:t>
               </w:r>
@@ -10066,51 +10066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabir Barooah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10161,51 +10161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul effectif des niveaux critiques dans un modèle de gestion de stock stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Bollati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10237,304 +10237,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Sampling of Networks with Finite and Infinite Capacity Queues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bounded state space truncation and Censored Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Perronnin</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Djafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Analytical and Stochastic Modelling Techniques and Applications (ASMTA) 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30782-9_10⟩</w:t>
+              <w:t xml:space="preserve">CDC - 51st IEEE Conference on Decision and Control - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.5828-5833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788003v1</w:t>
+                <w:t xml:space="preserve">hal-00835445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded state space truncation and Censored Markov chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perfect Sampling of Networks with Finite and Infinite Capacity Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC - 51st IEEE Conference on Decision and Control - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.5828-5833, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Analytical and Stochastic Modelling Techniques and Applications (ASMTA) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.136-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30782-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835445v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Classification on Infinite Lattices and Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Latin American Theoretical Informatics Symposium (LATIN 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Arequipa, Peru. pp.109-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10562,377 +10562,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Level Policies in Lost Sales Inventory Systems with Different Demand Classes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Acceleration of perfect sampling by skipping events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furcy Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Performance Engineering Workshop EPEW 11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VALUETOOLS '11 - 5th International ICST Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France. pp.207-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287811v1</w:t>
+                <w:t xml:space="preserve">hal-00788799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical level policies in queueing systems with different demand classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Critical Level Policies in Lost Sales Inventory Systems with Different Demand Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th Conference on Optimization and Practices in Industry, COPI'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Performance Engineering Workshop EPEW 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Borrowdale, United Kingdom. pp.204-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24749-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287807v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of perfect sampling by skipping events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Critical level policies in queueing systems with different demand classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS '11 - 5th International ICST Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France. pp.207-216</w:t>
+              <w:t xml:space="preserve">3th Conference on Optimization and Practices in Industry, COPI'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788799v1</w:t>
+                <w:t xml:space="preserve">hal-01287807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic cellular automata, invariant measures, and perfect sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science (STACS2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.296-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10957,51 +10957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSI2 : Envelope Perfect Sampling of Non Monotone Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11065,77 +11065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Bounds for Censored Markov Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th International Meeting on the Numerical Solution of Markov Chain (NSMC'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Williamsburg, Virginia, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11154,268 +11154,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Bounds for Partially generated Markov chains: an algebraic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perfect Simulation and Non-monotone Markovian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fith European Performance Engineering Workshop, EPEW 2008, Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference Valuetools'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953620v1</w:t>
+                <w:t xml:space="preserve">hal-00953624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Simulation and Non-monotone Markovian Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stochastic Bounds for Partially generated Markov chains: an algebraic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Valuetools'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fith European Performance Engineering Workshop, EPEW 2008, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Palma de Mallorca, Spain. pp.227-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87412-6_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953624v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we use perfect simulation for non-monotonic Markovian systems ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11466,77 +11466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Fiber Delay Loops in an All Optical Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on the Quantitative Evaluation of Systems - Quest'06 -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, University of California, Riverside, United States. pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11561,64 +11561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds Based on Lumpable Matrices for Partially Ordered State Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 Workshop on Tools for Solving Structured Markov Chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11643,51 +11643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Case Analysis of Bach Arrivals with the Increasing Convex Ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11731,64 +11731,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Case Analysis of Batch Arrivals with the Increasing Convex Ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11832,64 +11832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Convex Monotone Markov Chains: Theory, Algorithm and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11914,246 +11914,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflection Routing on a Torus is Monotone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deflecting Routing on a Torus is Monotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006</w:t>
+              <w:t xml:space="preserve">2006, Grenoble, France. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157015v1</w:t>
+                <w:t xml:space="preserve">hal-00154992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflecting Routing on a Torus is Monotone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deflection Routing on a Torus is Monotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, Grenoble, France. pp.161-168</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154992v1</w:t>
+                <w:t xml:space="preserve">hal-00157015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matrix Pattern Compliant Strong Stochastic Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.256-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12171,64 +12171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds for Point and Steady-State Availability: An Algorithmic Approach Based on Lumpability and Stochastic Ordering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPEW 2005 and WS-FM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.94-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12298,51 +12298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Design Principles for Reinforcement Learning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya Devraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12406,77 +12406,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Control Design for Balancing the Grid Using Flexible Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12576,90 +12576,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for controlling a wind farm using a reinforcement learning method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US12241455B2. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12690,51 +12690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using loads with discrete finite states of power to provide ancillary services for a power grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 10692158. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12784,51 +12784,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison stochastique de modèles markoviens : une approche algorithmique et ses applications en fiabilité et en évaluation de performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12846,64 +12846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding Transient and Steady-State Dependability Measures Through Algorithmic Stochasic Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12979,51 +12979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Séguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13035,216 +13035,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment Constrained Optimal Transport for Thermostatically Controlled Loads</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-agent reinforcement learning for locally observable cooperative systems with acyclic dependence structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226794v1</w:t>
+                <w:t xml:space="preserve">hal-04560319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent reinforcement learning for partially observable cooperative systems with acyclic dependence structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Moment Constrained Optimal Transport for Thermostatically Controlled Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560319v1</w:t>
+                <w:t xml:space="preserve">hal-05226794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Stochastic Matching: A Polytope Perspective</w:t>
               </w:r>
@@ -13269,51 +13269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sushil Mahavir Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13357,51 +13357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Shilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo de Almeida Terça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13445,51 +13445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Projection for Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13514,334 +13514,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage Optimal Control under Net Metering Policies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Risk-Averse Equilibrium Analysis and Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Shilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095350v1</w:t>
+                <w:t xml:space="preserve">hal-02532786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Averse Equilibrium Analysis and Computation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kullback-Leibler-Quadratic Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cammardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532786v1</w:t>
+                <w:t xml:space="preserve">hal-03095318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kullback-Leibler-Quadratic Optimal Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Storage Optimal Control under Net Metering Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sean Meyn</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095318v1</w:t>
+                <w:t xml:space="preserve">hal-03095350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Phase Balancing using Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13849,51 +13849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13915,77 +13915,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of Dynamic Bipartite Matching Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14029,51 +14029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya M. Devraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean P. Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14104,77 +14104,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loynes construction for the extended bipartite matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14192,77 +14192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A product form and a sub-additive theorem for the general stochastic matching model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14280,51 +14280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Dynamic Matching Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14355,90 +14355,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density classification on infinite lattices and trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14488,51 +14488,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect sampling of Jackson Queueing Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14593,64 +14593,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical level policies in lost sales inventory systems with different demand classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14717,51 +14717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision and control in networks with stochastic demand and supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. ENS-PSL, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14948,51 +14948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137823v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu&#353;i&#263; Ana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadas Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09924-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04653089v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dubuc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Zhu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/3/032017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04738637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09919-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cammardella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Meyn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1433654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mathias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3245287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Coffman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Barooah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepjyoti Deka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Hertem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3223842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2022.102286" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529113.3529126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Samain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03112775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Shilov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cadre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Backhaus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2969978" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1100204" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Adan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Weiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0874" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Meyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2572880" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSFMS63-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ehren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2414772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-015-9436-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K954NFSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben Mamoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2014.954132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1386857853" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nair" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Miller-Hooks" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Hampshire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2012.660115" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2325" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Gupta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1370870122" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furcy Pin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.01.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361430v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M. H. Vliegen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Scheller-Wolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.1110.0533" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0160-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GFZNH1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.824" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZNV5MM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lunven" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036781v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Krishnan K. S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Krishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sintes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardinal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070.3694218" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864926v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866031v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Sanjab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Lauand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Allerton58177.2023.10313420" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383868" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383414" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596153v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bouba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992646" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin R. Coffman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147402" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520203v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kiedanski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Orda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388841" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425980v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavaleiro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT45199.2020.9087772" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhang Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Devraj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147481" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396851.3402123" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya M. Devraj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968558v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2019.8919828" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIANCC.2019.8715554" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Robert Coffman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02163114v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Hashmi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968606v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kiener" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968602v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276774.3276777" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968604v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepan Muthirayan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208903.3214350" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867341v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Labidi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2018.8587562" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenTech.2018.00022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968587v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423485v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Samain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150965" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukhopadhyay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Elias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.312" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251432v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745893" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2825236.2825265" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2015.325" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Boon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567529.2567536" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039805" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095314v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099911v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216566v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Bollati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788003v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9_10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835445v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426156" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712614v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29344-3_10" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wieczorek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24749-1_16" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287807v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788799v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779902v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953620v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_17" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1DLJLK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154989v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152216v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157023v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneau Jean-Michel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157015v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154992v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60990-0_4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-7822-9_16" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864919v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968598v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169959v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155010v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S&#233;guret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226794v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560319v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502084v6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mahavir Varma" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674562v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo de Almeida Ter&#231;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923065v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02532786v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095318v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04253565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Horta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935921v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425983v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968565v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672482v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643468v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851331v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909039v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04653089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dubuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Zhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/3/032017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137823v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu&#353;i&#263; Ana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadas Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09924-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09919-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04738637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cammardella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Meyn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1433654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mathias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3245287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Coffman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Barooah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2022.102286" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepjyoti Deka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Hertem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3223842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529113.3529126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Samain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03112775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Shilov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cadre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Backhaus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2969978" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1100204" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Adan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Weiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0874" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Meyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2572880" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSFMS63-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ehren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2414772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-015-9436-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K954NFSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben Mamoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2014.954132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nair" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Miller-Hooks" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Hampshire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2012.660115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1386857853" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2325" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Gupta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1370870122" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furcy Pin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.01.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361430v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M. H. Vliegen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Scheller-Wolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.1110.0533" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0160-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GFZNH1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.824" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZNV5MM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lunven" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sintes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Krishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036781v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Krishnan K. S." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardinal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864926v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070.3694218" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866031v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Sanjab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383868" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Lauand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Allerton58177.2023.10313420" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383414" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596153v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bouba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992646" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin R. Coffman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520203v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kiedanski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Orda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388841" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavaleiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT45199.2020.9087772" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhang Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Devraj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147481" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396851.3402123" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya M. Devraj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIANCC.2019.8715554" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2019.8919828" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Robert Coffman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02163114v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Hashmi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kiener" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276774.3276777" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968604v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepan Muthirayan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208903.3214350" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867341v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Labidi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2018.8587562" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenTech.2018.00022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968587v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423485v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Samain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150965" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukhopadhyay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Elias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.312" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2825236.2825265" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251403v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2015.325" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745893" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Boon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567529.2567536" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039805" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099911v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095314v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216566v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Bollati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426156" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9_10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712614v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29344-3_10" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287811v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wieczorek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24749-1_16" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287807v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779902v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_17" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1DLJLK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154989v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152216v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157023v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneau Jean-Michel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157015v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60990-0_4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-7822-9_16" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864919v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968598v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169959v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155010v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S&#233;guret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560319v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226794v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502084v6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mahavir Varma" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674562v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo de Almeida Ter&#231;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923065v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02532786v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095318v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04253565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Horta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935921v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425983v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968565v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672482v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643468v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851331v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909039v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>