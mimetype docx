--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,564 +100,564 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fine tuning wake steering policies in the field: an imitation-based approach</w:t>
+                <w:t xml:space="preserve">On the sub-additivity of stochastic matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Dubuc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiamin Zhu</w:t>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/3/032017⟩</w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.295-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-024-09919-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653089v1</w:t>
+                <w:t xml:space="preserve">hal-04088419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Paradox of Dynamic Matching Models under Greedy Policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcement Learning and Regret Bounds for Admission Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bušić Ana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+                <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, pp.52403-52427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137823v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic load balancing in energy packet networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards fine tuning wake steering policies in the field: an imitation-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+                <w:t xml:space="preserve">Donatien Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2024.102414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2767 (3), pp.032017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/3/032017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616693v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sub-additivity of stochastic matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Paradox of Dynamic Matching Models under Greedy Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bušić Ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Bušić</w:t>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mairesse</w:t>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Queueing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 107, pp.295-339. </w:t>
+              <w:t xml:space="preserve">, 2024, 107 (3-4), pp.257-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11134-024-09919-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11134-024-09924-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088419v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning and Regret Bounds for Admission Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic load balancing in energy packet networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiamin Zhu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2024.102414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738637v1</w:t>
+                <w:t xml:space="preserve">hal-04616693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kullback–Leibler-Quadratic Optimal Control</w:t>
               </w:r>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an optimal policy in dynamic bipartite matching models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1189,64 +1189,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility can hurt dynamic matching system performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1306,77 +1306,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiclass Energy Packet Networks with finite capacity energy queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 152, pp.102228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1638,455 +1638,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinary Differential Equation Methods for Markov Decision Processes and Application to Kullback--Leibler Control Cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ergodic Theory for Controlled Markov Chains with Stationary Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.79-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968522v1</w:t>
+                <w:t xml:space="preserve">hal-01672476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and Control of Quality of Service in Demand Dispatch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordinary Differential Equation Methods for Markov Decision Processes and Application to Kullback--Leibler Control Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (1), pp.343-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1100204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672458v1</w:t>
+                <w:t xml:space="preserve">hal-01968522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility and further properties of FCFS infinite bipartite matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivo Adan</w:t>
+                <w:t xml:space="preserve">Estimation and Control of Quality of Service in Demand Dispatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gideon Weiss</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.5348 - 5356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273897v1</w:t>
+                <w:t xml:space="preserve">hal-01672458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic Theory for Controlled Markov Chains with Stationary Inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Chen</w:t>
+                <w:t xml:space="preserve">Reversibility and further properties of FCFS infinite bipartite matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sean Meyn</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (2), pp.347-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.2017.0874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672476v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Estimation for the Individual and the Population in Mean Field Control With Application to Demand Dispatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2256,979 +2256,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancillary Service to the Grid Using Intelligent Deferrable Loads</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect sampling of Jackson queueing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Ehren</w:t>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2414772⟩</w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (3), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-015-9436-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251252v1</w:t>
+                <w:t xml:space="preserve">hal-01236542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect sampling of Jackson queueing networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancillary Service to the Grid Using Intelligent Deferrable Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabir Barooah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Perronnin</w:t>
+                <w:t xml:space="preserve">Jordan Ehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80 (3), pp.37. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (11), pp.2847 - 2862 </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11134-015-9436-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2414772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236542v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect sampling for closed queueing networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic Bounds with a Low Rank Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Rovetta</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue on the Eighth International Conference on Matrix-Analytic Methods in Stochastic Models, 30 (4), pp.494-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15326349.2014.954132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066809v1</w:t>
+                <w:t xml:space="preserve">hal-01099891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Bounds with a Low Rank Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfect sampling for closed queueing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rovetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.146-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2014.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15326349.2014.954132⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099891v1</w:t>
+                <w:t xml:space="preserve">hal-01066809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Vehicle Sharing Systems: Analysis of Vélib</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of the bipartite matching model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Nair</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana Bušić</w:t>
+                <w:t xml:space="preserve">Varun Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15568318.2012.660115⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.351-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1239/aap/1370870122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273891v1</w:t>
+                <w:t xml:space="preserve">hal-00835437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic cellular automata, invariant measures, and perfect sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Scale Vehicle Sharing Systems: Analysis of Vélib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Miller-Hooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Hampshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (4), pp.960-980. </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1239/aap/1386857853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15568318.2012.660115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527092v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Classification on Infinite Lattices and Trees</w:t>
+                <w:t xml:space="preserve">Probabilistic cellular automata, invariant measures, and perfect sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Fatès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Irène Marcovici</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (51), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (4), pp.960-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/EJP.v18-2325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1239/aap/1386857853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918583v1</w:t>
+                <w:t xml:space="preserve">hal-00527092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the bipartite matching model</w:t>
+                <w:t xml:space="preserve">Density Classification on Infinite Lattices and Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varun Gupta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Marcovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (2), pp.351-378. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (51), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1239/aap/1370870122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v18-2325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835437v1</w:t>
+                <w:t xml:space="preserve">hal-00918583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Sampling of Markov Chains with Piecewise Homogeneous Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furcy Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3392,51 +3392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotonicity and performance evaluation: applications to high speed and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (4), pp.401-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3482,51 +3482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative component-wise bounds for the steady-state distribution of a Markov chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3585,51 +3585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Class C Markov Chains and Computation of Closed-form Bounding Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3833,51 +3833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lunven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3896,1043 +3896,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COGNAC: Cooperative Graph-based Networked Agent Challenges for Multi-Agent Reinforcement Learning</w:t>
+                <w:t xml:space="preserve">Mean-Field Control of Heterogeneous Piecewise Deterministic Markov Processes under Grid Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Sintes</w:t>
+                <w:t xml:space="preserve">Thomas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
+              <w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488783v1</w:t>
+                <w:t xml:space="preserve">hal-05375490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving a Collective Target Through Incentives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Paradoxes in Matching Systems are not that Rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lunven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETGCOOP 2025 - 12th International Conference of Networks, Games, Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-09315-8_6⟩</w:t>
+              <w:t xml:space="preserve">NETGCOOP 2025 - 12th international conference on Network games, artificial intelligence, control and optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain. pp.25-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09315-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424025v1</w:t>
+                <w:t xml:space="preserve">hal-05441137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Irrationality Shapes Nash Equilibria: A Prospect-Theoretic Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
+                <w:t xml:space="preserve">COGNAC: Cooperative Graph-based Networked Agent Challenges for Multi-Agent Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil. pp.4428-4433</w:t>
+              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036781v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment Constrained Optimal Transport for Energy Demand Management of Heterogeneous Loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Corre</w:t>
+                <w:t xml:space="preserve">Achieving a Collective Target Through Incentives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2025 - 12th International Conference of Networks, Games, Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09315-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375478v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-Field Control of Heterogeneous Piecewise Deterministic Markov Processes under Grid Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Corre</w:t>
+                <w:t xml:space="preserve">How Irrationality Shapes Nash Equilibria: A Prospect-Theoretic Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Krishnan K. S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2025 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil. pp.4428-4433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375490v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Paradoxes in Matching Systems are not that Rare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moment Constrained Optimal Transport for Energy Demand Management of Heterogeneous Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shu Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETGCOOP 2025 - 12th international conference on Network games, artificial intelligence, control and optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NETGCOOP 2025 - 12th International Conference of Networks, Games, Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441137v1</w:t>
+                <w:t xml:space="preserve">hal-05375478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WFCRL: A Multi-Agent Reinforcement Learning Benchmark for Wind Farm Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
+                <w:t xml:space="preserve">Forecast Trading as a Means to Reach Social Optimum on a Peer-to-Peer Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Shilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jiamin Zhu</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anibal Sanjab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-eight Conference on Neural Information Processing Systems Datasets and Benchmarks Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Netgcoop 2024 - 11th International Conference on Network Games, Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864926v2</w:t>
+                <w:t xml:space="preserve">hal-04866031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning and regret bounds for admission control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Weber</w:t>
+                <w:t xml:space="preserve">WFCRL: A Multi-Agent Reinforcement Learning Benchmark for Wind Farm Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thirty-eight Conference on Neural Information Processing Systems Datasets and Benchmarks Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864901v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind farm control with cooperative multi-agent reinforcement learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
+                <w:t xml:space="preserve">Reinforcement learning and regret bounds for admission control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2024 Workshop : Aligning Reinforcement Learning Experimentalists and Theorists (ARLET 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.52403 - 5242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3692070.3694218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864936v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecast Trading as a Means to Reach Social Optimum on a Peer-to-Peer Market</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
+                <w:t xml:space="preserve">Wind farm control with cooperative multi-agent reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netgcoop 2024 - 11th International Conference on Network Games, Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">ICML 2024 Workshop : Aligning Reinforcement Learning Experimentalists and Theorists (ARLET 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866031v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Optimal Policies in Mean Field Models with Kullback-Leibler Regularization</w:t>
               </w:r>
@@ -5126,77 +5126,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning based demand charge minimization using energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore. pp.4351-4357, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5243,51 +5243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Matching Model with Returning Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMTA/EPEW: The 27th International Conference on Analytical &amp; Stochastic Modelling Techniques &amp; Applications / 19th European Performance Engineering Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.186-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5537,64 +5537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPEW 2022: 18th European Performance Engineering Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Santa Pola, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5619,103 +5619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay-Aware Decentralized Q-learning for Wind Farm Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2022 - IEEE 61st Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.807-813, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5743,312 +5743,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kullback-Leibler-Quadratic Optimal Control in a Stochastic Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil Cammardella</w:t>
+                <w:t xml:space="preserve">A Generalized Nash Equilibrium analysis of the interaction between a peer-to-peer financial market and the distribution grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Shilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin (online), United States</w:t>
+              <w:t xml:space="preserve">IEEE Smart Grid Comm 2021 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541774v1</w:t>
+                <w:t xml:space="preserve">hal-03359495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control oriented modeling of TCLs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Austin R. Coffman</w:t>
+                <w:t xml:space="preserve">Kullback-Leibler-Quadratic Optimal Control in a Stochastic Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cammardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prabir Barooah</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin (online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095248v1</w:t>
+                <w:t xml:space="preserve">hal-03541774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Nash Equilibrium analysis of the interaction between a peer-to-peer financial market and the distribution grid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
+                <w:t xml:space="preserve">Control oriented modeling of TCLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin R. Coffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabir Barooah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Smart Grid Comm 2021 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359495v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient distributed solutions for sharing energy resources at local level: a cooperative game approach</w:t>
               </w:r>
@@ -6155,77 +6155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Packet Networks with Finite Capacity Energy Queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS '20: 13th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Tsukuba / Virtual, Japan. pp.142-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6937,520 +6937,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kullback-Leibler-Quadratic Optimal Control of Flexible Power Demand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil Cammardella</w:t>
+                <w:t xml:space="preserve">Sensitivity to forecast errors in energy storage arbitrage for residential consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Kiedanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sean Meyn</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">SmartGridComm 2019 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425974v1</w:t>
+                <w:t xml:space="preserve">hal-02163114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zap Q-Learning - A User's Guide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adithya Devraj</w:t>
+                <w:t xml:space="preserve">Kullback-Leibler-Quadratic Optimal Control of Flexible Power Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cammardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - Fifth Indian Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429733v1</w:t>
+                <w:t xml:space="preserve">hal-02425974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Matrix Momentum Stochastic Approximation and Applications to Q-learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adithya M. Devraj</w:t>
+                <w:t xml:space="preserve">Zap Q-Learning - A User's Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithya Devraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Monticello, IL, United States. </w:t>
+              <w:t xml:space="preserve">ICC 2019 - Fifth Indian Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, New Delhi, India. pp.10-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ALLERTON.2019.8919828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INDIANCC.2019.8715554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968558v1</w:t>
+                <w:t xml:space="preserve">hal-02429733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Control of Thermostatically Controlled Loads: Kullback-Leibler Optimal Control in Continuous Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Matrix Momentum Stochastic Approximation and Applications to Q-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithya M. Devraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEEConference on Decision and Control (CDC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Monticello, IL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ALLERTON.2019.8919828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425979v1</w:t>
+                <w:t xml:space="preserve">hal-01968558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate capacity for TCLs providing virtual energy storage with cycling constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Control of Thermostatically Controlled Loads: Kullback-Leibler Optimal Control in Continuous Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prabir Barooah</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+              <w:t xml:space="preserve">58th IEEEConference on Decision and Control (CDC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425977v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of Dynamic Bipartite Matching Models</w:t>
               </w:r>
@@ -7462,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Palma de Mallorca, Spain. pp.39-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7534,230 +7547,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Storage in Madeira, Portugal: Co-optimizing for Arbitrage, Self-Sufficiency, Peak Shaving and Energy Backup</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Pereira</w:t>
+                <w:t xml:space="preserve">Aggregate capacity for TCLs providing virtual energy storage with cycling constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Robert Coffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabir Barooah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE PES PowerTech Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085839v1</w:t>
+                <w:t xml:space="preserve">hal-02425977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to forecast errors in energy storage arbitrage for residential consumers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umar Hashmi</w:t>
+                <w:t xml:space="preserve">Energy Storage in Madeira, Portugal: Co-optimizing for Arbitrage, Self-Sufficiency, Peak Shaving and Energy Backup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2019 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">13th IEEE PES PowerTech Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163114v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing California's Grid Without Batteries</w:t>
               </w:r>
@@ -7864,51 +7864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual energy storage from TCLs using QoS preserving local randomized control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Robert Coffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8375,51 +8375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Virtual Energy Storage From Thermostatically Controlled Loads Under Time-Varying Weather Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Robert Coffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8464,498 +8464,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand Dispatch with Heterogeneous Intelligent Loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Mathias</w:t>
+                <w:t xml:space="preserve">Optimal Control of Storage under Time Varying Electricity Prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sean Meyn</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Annual Hawaii International Conference on System Sciences (HICSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Waikoloa, HI, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Smart Grid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423485v1</w:t>
+                <w:t xml:space="preserve">hal-01672483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed control of a fleet of batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demand Dispatch with Heterogeneous Intelligent Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Seattle, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">50th Annual Hawaii International Conference on System Sciences (HICSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Waikoloa, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656735v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online disaggregation algorithm and its application to demand control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed control of a fleet of batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Saclay, France. pp.1</w:t>
+              <w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672479v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Computation and Bounds for the Coupling Time in Queueing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An online disaggregation algorithm and its application to demand control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Samain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS 2017 - 11th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PGMO Days 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saclay, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3150928.3150965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672449v1</w:t>
+                <w:t xml:space="preserve">hal-01672479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Storage under Time Varying Electricity Prices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
+                <w:t xml:space="preserve">Exact Computation and Bounds for the Coupling Time in Queueing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpan Mukhopadhyay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Elias</w:t>
+                <w:t xml:space="preserve">Sebastian Samain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Smart Grid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VALUETOOLS 2017 - 11th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Venice, Italy. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3150928.3150965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672483v1</w:t>
+                <w:t xml:space="preserve">hal-01672449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Randomized Control for Demand Dispatch</w:t>
               </w:r>
@@ -9134,598 +9134,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate optimality with bounded regret in dynamic matching models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State Estimation for the Individual and the Population in Mean Field Control with Application to Demand Dispatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMA 2015 workshop of ACM Sigmetrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 54th IEEE Conference on Decision and Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251475v1</w:t>
+                <w:t xml:space="preserve">hal-01251454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Decomposition of Demand-Side Flexibility for Reliable Ancillary Services in a Smart Grid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate optimality with bounded regret in dynamic matching models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Hawaii International Conference on System Sciences (HICSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HICSS.2015.325⟩</w:t>
+              <w:t xml:space="preserve">MAMA 2015 workshop of ACM Sigmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, United States. pp.75-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2825236.2825265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251403v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up Glauber Dynamics for Random Generation of Independent Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Varloot</w:t>
+                <w:t xml:space="preserve">Spectral Decomposition of Demand-Side Flexibility for Reliable Ancillary Services in a Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabir Barooah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bouillard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ACM SIGMETRICS International Conference on Measurement and Modeling of Computer Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2745844.2745893⟩</w:t>
+              <w:t xml:space="preserve">48th Hawaii International Conference on System Sciences (HICSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Kauai, HI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2015.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251432v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect sampling for multiclass closed queueing networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speeding up Glauber Dynamics for Random Generation of Independent Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Varloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Rovetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quantitative Evaluation of SysTems (QEST 2015) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 ACM SIGMETRICS International Conference on Measurement and Modeling of Computer Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, United States. pp.461-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2745844.2745893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159962v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Estimation for the Individual and the Population in Mean Field Control with Application to Demand Dispatch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Chen</w:t>
+                <w:t xml:space="preserve">Perfect sampling for multiclass closed queueing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sean Meyn</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rovetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 54th IEEE Conference on Decision and Control </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">12th International Conference on Quantitative Evaluation of SysTems (QEST 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251454v1</w:t>
+                <w:t xml:space="preserve">hal-01159962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queues with Skill Based Parallel Servers and a FCFS Infinite Matching Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gideon Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAMA 2013 workshop of ACM Sigmetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Pittsburgh, United States. pp.22-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9850,51 +9850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual risk in mean-field control models for decentralized control, with application to automated demand response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10079,51 +10079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabir Barooah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10237,784 +10237,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded state space truncation and Censored Markov chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density Classification on Infinite Lattices and Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Marcovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC - 51st IEEE Conference on Decision and Control - 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426156⟩</w:t>
+              <w:t xml:space="preserve">10th Latin American Theoretical Informatics Symposium (LATIN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Arequipa, Peru. pp.109-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29344-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835445v1</w:t>
+                <w:t xml:space="preserve">hal-00712614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Sampling of Networks with Finite and Infinite Capacity Queues</w:t>
+                <w:t xml:space="preserve">Bounded state space truncation and Censored Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Perronnin</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Djafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Analytical and Stochastic Modelling Techniques and Applications (ASMTA) 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.136-149, </w:t>
+              <w:t xml:space="preserve">CDC - 51st IEEE Conference on Decision and Control - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.5828-5833, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30782-9_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788003v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Classification on Infinite Lattices and Trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfect Sampling of Networks with Finite and Infinite Capacity Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Mairesse</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Latin American Theoretical Informatics Symposium (LATIN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Arequipa, Peru. pp.109-120, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Analytical and Stochastic Modelling Techniques and Applications (ASMTA) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.136-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29344-3_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30782-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712614v1</w:t>
+                <w:t xml:space="preserve">hal-00788003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of perfect sampling by skipping events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic cellular automata, invariant measures, and perfect sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS '11 - 5th International ICST Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France. pp.207-216</w:t>
+              <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science (STACS2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.296-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788799v1</w:t>
+                <w:t xml:space="preserve">hal-00573640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Level Policies in Lost Sales Inventory Systems with Different Demand Classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksander Wieczorek</w:t>
+                <w:t xml:space="preserve">Acceleration of perfect sampling by skipping events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furcy Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Performance Engineering Workshop EPEW 11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VALUETOOLS '11 - 5th International ICST Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France. pp.207-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287811v1</w:t>
+                <w:t xml:space="preserve">hal-00788799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical level policies in queueing systems with different demand classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Critical Level Policies in Lost Sales Inventory Systems with Different Demand Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th Conference on Optimization and Practices in Industry, COPI'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Performance Engineering Workshop EPEW 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Borrowdale, United Kingdom. pp.204-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24749-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287807v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic cellular automata, invariant measures, and perfect sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical level policies in queueing systems with different demand classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irène Marcovici</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science (STACS2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.296-307</w:t>
+              <w:t xml:space="preserve">3th Conference on Optimization and Practices in Industry, COPI'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573640v1</w:t>
+                <w:t xml:space="preserve">hal-01287807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSI2 : Envelope Perfect Sampling of Non Monotone Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gorgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11078,64 +11078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Bounds for Censored Markov Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th International Meeting on the Numerical Solution of Markov Chain (NSMC'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Williamsburg, Virginia, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11173,51 +11173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Simulation and Non-monotone Markovian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11268,51 +11268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Bounds for Partially generated Markov chains: an algebraic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fith European Performance Engineering Workshop, EPEW 2008, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Palma de Mallorca, Spain. pp.227-241, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11384,51 +11384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandy Berten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11460,700 +11460,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Fiber Delay Loops in an All Optical Switch</w:t>
+                <w:t xml:space="preserve">Deflecting Routing on a Torus is Monotone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, University of California, Riverside, United States. pp.93-102</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, Grenoble, France. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154989v1</w:t>
+                <w:t xml:space="preserve">hal-00154992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds Based on Lumpable Matrices for Partially Ordered State Space</w:t>
+                <w:t xml:space="preserve">Deflection Routing on a Torus is Monotone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Pisa, Italy</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152216v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Case Analysis of Bach Arrivals with the Increasing Convex Ordering</w:t>
+                <w:t xml:space="preserve">Modeling Fiber Delay Loops in an All Optical Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Conference on the Quantitative Evaluation of Systems - Quest'06 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, University of California, Riverside, United States. pp.93-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00157023v1</w:t>
+                <w:t xml:space="preserve">hal-00154989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Case Analysis of Batch Arrivals with the Increasing Convex Ordering</w:t>
+                <w:t xml:space="preserve">Bounds Based on Lumpable Matrices for Partially Ordered State Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2006, Budapest, Hungary. pp.196-210</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2006 Workshop on Tools for Solving Structured Markov Chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155001v1</w:t>
+                <w:t xml:space="preserve">hal-00152216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Convex Monotone Markov Chains: Theory, Algorithm and Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Worst Case Analysis of Bach Arrivals with the Increasing Convex Ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourneau Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, Boson Books, Raleigh, North Carolina, United States. pp.189-210</w:t>
+              <w:t xml:space="preserve">2006, pp.196-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152199v1</w:t>
+                <w:t xml:space="preserve">hal-00157023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflecting Routing on a Torus is Monotone</w:t>
+                <w:t xml:space="preserve">Worst Case Analysis of Batch Arrivals with the Increasing Convex Ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2006, Budapest, Hungary. pp.196-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00154992v1</w:t>
+                <w:t xml:space="preserve">hal-00155001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflection Routing on a Torus is Monotone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing Convex Monotone Markov Chains: Theory, Algorithm and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ben Mamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, Boson Books, Raleigh, North Carolina, United States. pp.189-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157015v1</w:t>
+                <w:t xml:space="preserve">hal-00152199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matrix Pattern Compliant Strong Stochastic Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.256-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12184,51 +12184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds for Point and Steady-State Availability: An Algorithmic Approach Based on Lumpability and Stochastic Ordering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPEW 2005 and WS-FM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.94-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12393,51 +12393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Control Design for Balancing the Grid Using Flexible Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12576,77 +12576,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for controlling a wind farm using a reinforcement learning method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12859,51 +12859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding Transient and Steady-State Dependability Measures Through Algorithmic Stochasic Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12913,1558 +12913,1646 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Field Control of Thermostatically Controlled Loads as Piecewise Deterministic Markov Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Séguret</w:t>
+                <w:t xml:space="preserve">Structural Equivalence and Learning Dynamics in Delayed Cooperative Multi-Agent Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499491v1</w:t>
+                <w:t xml:space="preserve">hal-05614470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent reinforcement learning for locally observable cooperative systems with acyclic dependence structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
+                <w:t xml:space="preserve">Moment Constrained Optimal Transport for Thermostatically Controlled Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560319v2</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment Constrained Optimal Transport for Thermostatically Controlled Loads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Mean Field Control of Thermostatically Controlled Loads as Piecewise Deterministic Markov Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardinal</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Séguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226794v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Stochastic Matching: A Polytope Perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sushil Mahavir Varma</w:t>
+                <w:t xml:space="preserve">Multi-agent reinforcement learning for locally observable cooperative systems with acyclic dependence structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bizon Monroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502084v6</w:t>
+                <w:t xml:space="preserve">hal-04560319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stackelberg Game Analysis of Risk-Hedging Strategies in Decentralized Electricity Markets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
+                <w:t xml:space="preserve">Online Stochastic Matching: A Polytope Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushil Mahavir Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674562v2</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502084v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Projection for Optimal Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Corre</w:t>
+                <w:t xml:space="preserve">A Stackelberg Game Analysis of Risk-Hedging Strategies in Decentralized Electricity Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Shilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo de Almeida Terça</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923065v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Averse Equilibrium Analysis and Computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
+                <w:t xml:space="preserve">Feature Projection for Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532786v1</w:t>
+                <w:t xml:space="preserve">hal-03923065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kullback-Leibler-Quadratic Optimal Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil Cammardella</w:t>
+                <w:t xml:space="preserve">Optimal Control of Dynamic Bipartite Matching Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095318v1</w:t>
+                <w:t xml:space="preserve">hal-02935921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage Optimal Control under Net Metering Policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arpan Mukhopadhyay</w:t>
+                <w:t xml:space="preserve">Risk-Averse Equilibrium Analysis and Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Shilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095350v1</w:t>
+                <w:t xml:space="preserve">hal-02532786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Phase Balancing using Energy Storage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zachary Lee</w:t>
+                <w:t xml:space="preserve">Kullback-Leibler-Quadratic Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cammardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253565v1</w:t>
+                <w:t xml:space="preserve">hal-03095318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Dynamic Bipartite Matching Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josu Doncel</w:t>
+                <w:t xml:space="preserve">Storage Optimal Control under Net Metering Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935921v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zap Q-Learning for Optimal Stopping Time Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adithya M. Devraj</w:t>
+                <w:t xml:space="preserve">Towards Phase Balancing using Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Horta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425983v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loynes construction for the extended bipartite matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
+                <w:t xml:space="preserve">Zap Q-Learning for Optimal Stopping Time Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithya M. Devraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean P. Meyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968565v1</w:t>
+                <w:t xml:space="preserve">hal-02425983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A product form and a sub-additive theorem for the general stochastic matching model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Loynes construction for the extended bipartite matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672482v1</w:t>
+                <w:t xml:space="preserve">hal-01968565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Dynamic Matching Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A product form and a sub-additive theorem for the general stochastic matching model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099929v1</w:t>
+                <w:t xml:space="preserve">hal-01672482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimization of Dynamic Matching Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Meyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Density classification on infinite lattices and trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Fatès</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14474,170 +14562,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect sampling of Jackson Queueing Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8332, INRIA. 2013, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical level policies in lost sales inventory systems with different demand classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14649,51 +14737,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7732, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00620243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14703,105 +14791,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision and control in networks with stochastic demand and supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. ENS-PSL, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04909039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14948,51 +15036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04653089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dubuc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Zhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/3/032017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137823v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu&#353;i&#263; Ana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadas Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09924-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09919-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04738637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cammardella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Meyn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1433654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mathias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3245287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Coffman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Barooah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2022.102286" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepjyoti Deka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Hertem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3223842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529113.3529126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Samain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03112775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Shilov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cadre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Backhaus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2969978" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1100204" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Adan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Weiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0874" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Meyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2572880" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSFMS63-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ehren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2414772" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-015-9436-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K954NFSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben Mamoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2014.954132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nair" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Miller-Hooks" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Hampshire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2012.660115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1386857853" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2325" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Gupta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1370870122" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furcy Pin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.01.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361430v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M. H. Vliegen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Scheller-Wolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.1110.0533" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0160-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GFZNH1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.824" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZNV5MM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lunven" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sintes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Krishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036781v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Krishnan K. S." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardinal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864926v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070.3694218" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866031v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Sanjab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383868" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Lauand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Allerton58177.2023.10313420" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383414" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596153v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bouba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992646" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin R. Coffman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520203v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kiedanski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Orda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388841" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavaleiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT45199.2020.9087772" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhang Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Devraj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147481" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396851.3402123" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya M. Devraj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIANCC.2019.8715554" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2019.8919828" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Robert Coffman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02163114v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Hashmi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kiener" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276774.3276777" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968604v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepan Muthirayan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208903.3214350" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867341v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Labidi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2018.8587562" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenTech.2018.00022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968587v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423485v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Samain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150965" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukhopadhyay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Elias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.312" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2825236.2825265" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251403v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2015.325" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745893" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Boon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567529.2567536" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039805" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099911v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095314v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216566v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Bollati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426156" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9_10" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712614v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29344-3_10" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287811v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wieczorek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24749-1_16" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287807v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779902v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_17" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1DLJLK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154989v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152216v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157023v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneau Jean-Michel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157015v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60990-0_4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-7822-9_16" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864919v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968598v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169959v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155010v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S&#233;guret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560319v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226794v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502084v6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mahavir Varma" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674562v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo de Almeida Ter&#231;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923065v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02532786v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095318v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04253565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Horta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935921v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425983v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968565v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672482v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643468v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851331v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909039v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09919-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04738637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04653089v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dubuc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/3/032017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137823v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu&#353;i&#263; Ana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadas Arnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-024-09924-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cammardella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Meyn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1433654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mathias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3245287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Coffman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Barooah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2022.102286" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepjyoti Deka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Hertem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3223842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529113.3529126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Samain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2021.102228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03112775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Shilov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cadre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Backhaus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.2969978" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1100204" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Adan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Weiss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0874" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Meyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2572880" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSFMS63-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perronnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-015-9436-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ehren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2414772" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ben Mamoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15326349.2014.954132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.07.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K954NFSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Gupta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1370870122" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nair" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Miller-Hooks" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Hampshire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2012.660115" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527092v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1386857853" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918583v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2325" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furcy Pin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2012.01.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361430v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M. H. Vliegen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Scheller-Wolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.1110.0533" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-011-0160-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GFZNH1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01309352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.824" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8ZNV5MM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lunven" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441137v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sintes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Krishnan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09315-8_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036781v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Krishnan K. S." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardinal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Sanjab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864926v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070.3694218" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383868" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Lauand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Allerton58177.2023.10313420" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04433261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383414" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04476980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Comte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596153v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bouba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992646" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin R. Coffman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520203v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kiedanski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Orda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388831.3388841" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavaleiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT45199.2020.9087772" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhang Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Devraj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147481" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396851.3402123" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya M. Devraj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02163114v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Hashmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ji" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIANCC.2019.8715554" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968558v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2019.8919828" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425977v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Robert Coffman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kiener" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276774.3276777" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968604v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepan Muthirayan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208903.3214350" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867341v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Labidi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2018.8587562" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenTech.2018.00022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968587v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672483v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukhopadhyay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Elias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Samain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150928.3150965" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.312" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251475v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2825236.2825265" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2015.325" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251432v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745844.2745893" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159962v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Boon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567529.2567536" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099919v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039805" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099911v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095314v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216566v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Bollati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hyon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29344-3_10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835445v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426156" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788003v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30782-9_10" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573640v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788799v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287811v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wieczorek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24749-1_16" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788884v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gorgo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779902v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87412-6_17" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L1DLJLK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandy Berten" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nott" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157015v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152216v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157023v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourneau Jean-Michel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155001v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152199v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60990-0_4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-7822-9_16" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864919v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968598v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169959v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155010v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614470v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226794v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499491v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien S&#233;guret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560319v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502084v6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mahavir Varma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674562v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo de Almeida Ter&#231;a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02935921v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02532786v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095318v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095350v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04253565v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Horta" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Lee" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968565v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099929v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851331v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909039v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>