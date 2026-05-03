--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaël Marrec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse contractuelle Triangle - Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anael-marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5773-7116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">235076953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir la </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page sur le site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire Triangle .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÉMATIQUES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur l’histoire environnementale de l'énergie et de l'industrie à l’époque contemporaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS ACADÉMIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 01/01/2026 : chercheuse contractuelle à Triangle (Sciences Po Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des usages et des expositions aux PFAS d'un site industriel.Dans le cadre du projet interdisciplinaire OPAL : Étude de santé sur la biosurveillance aux PFAS au travail.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats précédents :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023/10-2025/12 : Chercheuse contractuelle au Centre F. Viète (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les transformations énergétiques dans l’estuaire de la Loire : infrastructures, environnements et contestations, 1945-2000Dans le cadre du projet ANR interdisciplinaire Estuer (sociologie, histoire, géographie, sciences politiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022/10 - 2023/09 Chercheuse postdoctorale du Labex DynamiTe au Centre d'histoire sociale des mondes contemporains - Université Paris 1 Panthéon Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la supervision de Judith Rainhorn</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la méthanisation au croisement de la crise de l’énergie et des déchets (1970 - 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022/04 - 2022/07 Chercheuse postdoctorale à l'Université du Québec à Trois-Rivières (Québec),</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">associée au</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre interuniversitaire de recherche sur la science et la technologie (CIRST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques d'utilisation énergétique de la biomasse au Québec (années 1970-1990)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la centrale de valorisation énergétiques des déchets urbains Gazmont (1988-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/09-2021/11</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse postdoctorale au Centre François Viète</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la centrale nucléaire du Carnet : entre flux, aménagement et conflits autour d’un estuaire énergétique (1981-1997).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre du groupe interdisciplinaire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/01-2021/04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse postdoctorale au Science History Institute** (Philadelphie, États-Unis)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de ll’utilisation énergétique des déchets aux États-Unis, 1970-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2016 Contrat doctoral au</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre F. Viète, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des énergies renouvelables en France, 1880-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue en septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements institutionnels :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente du Réseau universitaire de chercheur.e.s en histoire environnementale (RUCHE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe de recherches (GDR) Techniques et production dans l’histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au Centre F. Viète (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au CIRST (UQTR ; UQAM, Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Lauréate du prix Paul-André Linteau d'histoire de Montréal pour l'article &amp;quot;Du Biogaz en héritage&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire urbaine/Urban History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et qualifications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Qualification aux postes de Maître de conférence, section 22, &amp;quot;Histoire et civilisations : mondes modernes et contemporains&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Qualification aux postes de Maître de conférence, section 72 &amp;quot;Épistémologie, histoire des sciences et des techniques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2018 Doctorat en Épistémologie, histoire des sciences et des techniques (Université de Nantes, Centre F. Viète)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Pierre Teissier et Dominique Pécaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 Master 2 en Histoire des sciences et des techniques (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 Diplôme d’ingénieure (École des Mines de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialisation dans le Génie des systèmes énergétiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résidus forestiers aux déchets urbains : Biosyn et la valorisation énergétique de la biomasse au Québec, 1977-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2025) (3), pp.39-64. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1124153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies techniques, entre imaginaires politiques et mobilisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 142, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.142.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transformer les pollutions en dollars » : controverses autour d’une infrastructure verte à Montréal (1986-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du biogaz en héritage. Mobilisations autour d’un « gisement » d’énergie dans une décharge urbaine (Montréal, 1986–2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.257-282. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/uhr-2023-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04769994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La révolution des poubelles » : genèse et transformations d’une start-up de la méthanisation, du militantisme anti-nucléaire au green business (1977-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4 (117), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.117.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la très longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.207-227. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La centrale nucléaire du Carnet. Un projet contesté des années Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 159 (3), pp.61-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.159.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Histoire de l’énergie et approches systémiques : les synergies et les imaginaires énergétiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Synergies et persistances dans l'histoire des techniques de l'énergie, III.12, pp.5 - 26. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés avec Alain Gras et Charles-François Mathis : approches systémiques en histoire de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95 - 116. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Converters Against Energy Systems? Le Minou’s Ram and the Cattaneo Ondo-Pump in the Frame of French Blue Coal Policy (1925-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03691032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe in transition, Energy, Mobility, Communications (Yves Bouvier & Léonard Laborie (eds.), 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivages et horizons des énergies marines depuis les années 1970. Deux témoignages de chercheurs : Alain Clément et Philippe Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, III (12), pp.127 - 151. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie en durée, mémoire en agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thing : une représentation de l'entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphores, déterminations et temporalités en histoire des techniques. De la mécanique du point à la psychologie des nénuphars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.309 - 338. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.5012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des forces naturelles et imaginaires de l'énergie dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Natures de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Plarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. 2025, 9782348084409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05122066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énergies renouvelables et l'électrification. De l'effacement à l'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la fabrique de la transition énergétique : une nouvelle histoire de l'électrification. En France et en Europe, de la fin du XIXe au coeur du XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.323-342, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino; François-Xavier Guchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iste Wiley, pp.167-188, 2025, 9781789482072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et histoire de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Perez, Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.357-371, 2025, 978-2-271-14628-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nuclear Power Plant in the Loire Estuary: Navigating the Politics of Siting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Per Högselius; Siegrfried Evens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear-Water Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.125-136, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15572.003.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05145696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy in the History of Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Perez, Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global History of Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.315-336, 2024, 978-2-503-59151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énergies alternatives... Face aux politiques conservatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la puissance. Une histoire des énergies alternatives à l'âge industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles industrielles dans l’histoire des énergies renouvelables. Récurrence d’un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lamard; Nicolas Stoskopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition énergétique : un concept historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.177-196, 2018, Environnement et société, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.26112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage citoyen du métier d'historien : repenser la transition énergétique sans la COP21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des énergies renouvelables en France, 1880-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Nantes, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01969705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets et leurs usages (XIXe-XXIe siècle) : ruptures métaboliques, conflictualités sociales et transitions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ramon Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies techniques (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05491288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies et persistances dans l'histoire des techniques de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III-12, 116 p., 2022, Synergies et persistances dans l'histoire des techniques de l'énergie, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 201 p., 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaël Marrec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse contractuelle Triangle - Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anael-marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5773-7116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">235076953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir la </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page sur le site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire Triangle .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÉMATIQUES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur l’histoire environnementale de l'énergie et de l'industrie à l’époque contemporaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS ACADÉMIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 01/01/2026 : chercheuse contractuelle à Triangle (Sciences Po Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des usages et des expositions aux PFAS d'un site industriel.Dans le cadre du projet interdisciplinaire OPAL : Étude de santé sur la biosurveillance aux PFAS au travail.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats précédents :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023/10-2025/12 : Chercheuse contractuelle au Centre F. Viète (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les transformations énergétiques dans l’estuaire de la Loire : infrastructures, environnements et contestations, 1945-2000Dans le cadre du projet ANR interdisciplinaire Estuer (sociologie, histoire, géographie, sciences politiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022/10 - 2023/09 Chercheuse postdoctorale du Labex DynamiTe au Centre d'histoire sociale des mondes contemporains - Université Paris 1 Panthéon Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la supervision de Judith Rainhorn</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la méthanisation au croisement de la crise de l’énergie et des déchets (1970 - 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022/04 - 2022/07 Chercheuse postdoctorale à l'Université du Québec à Trois-Rivières (Québec),</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">associée au</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre interuniversitaire de recherche sur la science et la technologie (CIRST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques d'utilisation énergétique de la biomasse au Québec (années 1970-1990)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la centrale de valorisation énergétiques des déchets urbains Gazmont (1988-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/09-2021/11</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse postdoctorale au Centre François Viète</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la centrale nucléaire du Carnet : entre flux, aménagement et conflits autour d’un estuaire énergétique (1981-1997).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre du groupe interdisciplinaire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/01-2021/04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse postdoctorale au Science History Institute** (Philadelphie, États-Unis)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de ll’utilisation énergétique des déchets aux États-Unis, 1970-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2016 Contrat doctoral au</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre F. Viète, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des énergies renouvelables en France, 1880-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue en septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements institutionnels :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente du Réseau universitaire de chercheur.e.s en histoire environnementale (RUCHE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe de recherches (GDR) Techniques et production dans l’histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au Centre F. Viète (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au CIRST (UQTR ; UQAM, Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Lauréate du prix Paul-André Linteau d'histoire de Montréal pour l'article &amp;quot;Du Biogaz en héritage&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire urbaine/Urban History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et qualifications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Qualification aux postes de Maître de conférence, section 22, &amp;quot;Histoire et civilisations : mondes modernes et contemporains&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Qualification aux postes de Maître de conférence, section 72 &amp;quot;Épistémologie, histoire des sciences et des techniques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2018 Doctorat en Épistémologie, histoire des sciences et des techniques (Université de Nantes, Centre F. Viète)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Pierre Teissier et Dominique Pécaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 Master 2 en Histoire des sciences et des techniques (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 Diplôme d’ingénieure (École des Mines de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialisation dans le Génie des systèmes énergétiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résidus forestiers aux déchets urbains : Biosyn et la valorisation énergétique de la biomasse au Québec, 1977-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2025) (3), pp.39-64. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1124153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies techniques, entre imaginaires politiques et mobilisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/4 (142), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.142.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transformer les pollutions en dollars » : controverses autour d’une infrastructure verte à Montréal (1986-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du biogaz en héritage. Mobilisations autour d’un « gisement » d’énergie dans une décharge urbaine (Montréal, 1986–2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.257-282. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/uhr-2023-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04769994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La révolution des poubelles » : genèse et transformations d’une start-up de la méthanisation, du militantisme anti-nucléaire au green business (1977-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4 (117), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.117.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la très longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.207-227. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La centrale nucléaire du Carnet. Un projet contesté des années Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 159 (3), pp.61-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.159.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Histoire de l’énergie et approches systémiques : les synergies et les imaginaires énergétiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Synergies et persistances dans l'histoire des techniques de l'énergie, III.12, pp.5 - 26. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés avec Alain Gras et Charles-François Mathis : approches systémiques en histoire de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95 - 116. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Converters Against Energy Systems? Le Minou’s Ram and the Cattaneo Ondo-Pump in the Frame of French Blue Coal Policy (1925-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03691032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivages et horizons des énergies marines depuis les années 1970. Deux témoignages de chercheurs : Alain Clément et Philippe Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, III (12), pp.127 - 151. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie en durée, mémoire en agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe in transition, Energy, Mobility, Communications (Yves Bouvier & Léonard Laborie (eds.), 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thing : une représentation de l'entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphores, déterminations et temporalités en histoire des techniques. De la mécanique du point à la psychologie des nénuphars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.309 - 338. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.5012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des forces naturelles et imaginaires de l'énergie dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Natures de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Plarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. 2025, 9782348084409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05122066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énergies renouvelables et l'électrification : de l'effacement à l'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouneau, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la fabrique de la transition énergétique : une nouvelle histoire de l'électrification en France et en Europe, de la fin du XIXe au coeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.323-342, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino; François-Xavier Guchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iste Wiley, pp.167-188, 2025, 9781789482072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et histoire de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Perez, Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.357-371, 2025, 978-2-271-14628-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nuclear Power Plant in the Loire Estuary: Navigating the Politics of Siting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Per Högselius; Siegrfried Evens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear-Water Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.125-136, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15572.003.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05145696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy in the History of Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Perez, Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global History of Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.315-336, 2024, 978-2-503-59151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énergies alternatives... Face aux politiques conservatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la puissance. Une histoire des énergies alternatives à l'âge industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles industrielles dans l’histoire des énergies renouvelables. Récurrence d’un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lamard; Nicolas Stoskopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition énergétique : un concept historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.177-196, 2018, Environnement et société, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.26112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage citoyen du métier d'historien : repenser la transition énergétique sans la COP21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des énergies renouvelables en France, 1880-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Nantes, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01969705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets et leurs usages (XIXe-XXIe siècle) : ruptures métaboliques, conflictualités sociales et transitions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ramon Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies techniques (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05491288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies et persistances dans l'histoire des techniques de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III-12, 116 p., 2022, Synergies et persistances dans l'histoire des techniques de l'énergie, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 201 p., 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AF2F92C"/>
+    <w:nsid w:val="F866979A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anael-marrec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5773-7116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235076953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfv.univ-nantes.fr/activites-de-recherche/axe-3-artefacts-et-systemes-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558099v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khelfaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Marrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1124153ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.142.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/uhr-2023-0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.581" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7176" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.5012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Plarier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15572.003.0016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.26112" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01969705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramon Ros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2257" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Claire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anael-marrec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5773-7116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235076953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfv.univ-nantes.fr/activites-de-recherche/axe-3-artefacts-et-systemes-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558099v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khelfaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Marrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1124153ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.142.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/uhr-2023-0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.581" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.5012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Plarier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15572.003.0016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.26112" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01969705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramon Ros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2257" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Claire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>