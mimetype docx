--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaël Marrec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse contractuelle Triangle - Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anael-marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5773-7116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">235076953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir la </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page sur le site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire Triangle .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÉMATIQUES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur l’histoire environnementale de l'énergie et de l'industrie à l’époque contemporaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS ACADÉMIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 01/01/2026 : chercheuse contractuelle à Triangle (Sciences Po Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des usages et des expositions aux PFAS d'un site industriel.Dans le cadre du projet interdisciplinaire OPAL : Étude de santé sur la biosurveillance aux PFAS au travail.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats précédents :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023/10-2025/12 : Chercheuse contractuelle au Centre F. Viète (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les transformations énergétiques dans l’estuaire de la Loire : infrastructures, environnements et contestations, 1945-2000Dans le cadre du projet ANR interdisciplinaire Estuer (sociologie, histoire, géographie, sciences politiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022/10 - 2023/09 Chercheuse postdoctorale du Labex DynamiTe au Centre d'histoire sociale des mondes contemporains - Université Paris 1 Panthéon Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la supervision de Judith Rainhorn</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la méthanisation au croisement de la crise de l’énergie et des déchets (1970 - 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022/04 - 2022/07 Chercheuse postdoctorale à l'Université du Québec à Trois-Rivières (Québec),</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">associée au</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre interuniversitaire de recherche sur la science et la technologie (CIRST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques d'utilisation énergétique de la biomasse au Québec (années 1970-1990)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la centrale de valorisation énergétiques des déchets urbains Gazmont (1988-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/09-2021/11</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse postdoctorale au Centre François Viète</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la centrale nucléaire du Carnet : entre flux, aménagement et conflits autour d’un estuaire énergétique (1981-1997).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre du groupe interdisciplinaire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/01-2021/04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse postdoctorale au Science History Institute** (Philadelphie, États-Unis)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de ll’utilisation énergétique des déchets aux États-Unis, 1970-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2016 Contrat doctoral au</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre F. Viète, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des énergies renouvelables en France, 1880-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue en septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements institutionnels :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente du Réseau universitaire de chercheur.e.s en histoire environnementale (RUCHE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe de recherches (GDR) Techniques et production dans l’histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au Centre F. Viète (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au CIRST (UQTR ; UQAM, Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Lauréate du prix Paul-André Linteau d'histoire de Montréal pour l'article &amp;quot;Du Biogaz en héritage&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire urbaine/Urban History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et qualifications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Qualification aux postes de Maître de conférence, section 22, &amp;quot;Histoire et civilisations : mondes modernes et contemporains&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Qualification aux postes de Maître de conférence, section 72 &amp;quot;Épistémologie, histoire des sciences et des techniques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2018 Doctorat en Épistémologie, histoire des sciences et des techniques (Université de Nantes, Centre F. Viète)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Pierre Teissier et Dominique Pécaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 Master 2 en Histoire des sciences et des techniques (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 Diplôme d’ingénieure (École des Mines de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialisation dans le Génie des systèmes énergétiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résidus forestiers aux déchets urbains : Biosyn et la valorisation énergétique de la biomasse au Québec, 1977-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2025) (3), pp.39-64. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1124153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies techniques, entre imaginaires politiques et mobilisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/4 (142), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.142.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transformer les pollutions en dollars » : controverses autour d’une infrastructure verte à Montréal (1986-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du biogaz en héritage. Mobilisations autour d’un « gisement » d’énergie dans une décharge urbaine (Montréal, 1986–2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.257-282. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/uhr-2023-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04769994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La révolution des poubelles » : genèse et transformations d’une start-up de la méthanisation, du militantisme anti-nucléaire au green business (1977-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4 (117), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.117.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la très longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.207-227. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La centrale nucléaire du Carnet. Un projet contesté des années Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 159 (3), pp.61-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.159.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Histoire de l’énergie et approches systémiques : les synergies et les imaginaires énergétiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Synergies et persistances dans l'histoire des techniques de l'énergie, III.12, pp.5 - 26. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés avec Alain Gras et Charles-François Mathis : approches systémiques en histoire de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95 - 116. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Converters Against Energy Systems? Le Minou’s Ram and the Cattaneo Ondo-Pump in the Frame of French Blue Coal Policy (1925-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03691032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivages et horizons des énergies marines depuis les années 1970. Deux témoignages de chercheurs : Alain Clément et Philippe Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, III (12), pp.127 - 151. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie en durée, mémoire en agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe in transition, Energy, Mobility, Communications (Yves Bouvier & Léonard Laborie (eds.), 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thing : une représentation de l'entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphores, déterminations et temporalités en histoire des techniques. De la mécanique du point à la psychologie des nénuphars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.309 - 338. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.5012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des forces naturelles et imaginaires de l'énergie dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Natures de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Plarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. 2025, 9782348084409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05122066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énergies renouvelables et l'électrification : de l'effacement à l'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouneau, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la fabrique de la transition énergétique : une nouvelle histoire de l'électrification en France et en Europe, de la fin du XIXe au coeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.323-342, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino; François-Xavier Guchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iste Wiley, pp.167-188, 2025, 9781789482072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et histoire de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Perez, Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.357-371, 2025, 978-2-271-14628-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nuclear Power Plant in the Loire Estuary: Navigating the Politics of Siting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Per Högselius; Siegrfried Evens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear-Water Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.125-136, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15572.003.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05145696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy in the History of Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Perez, Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global History of Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.315-336, 2024, 978-2-503-59151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énergies alternatives... Face aux politiques conservatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la puissance. Une histoire des énergies alternatives à l'âge industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles industrielles dans l’histoire des énergies renouvelables. Récurrence d’un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lamard; Nicolas Stoskopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition énergétique : un concept historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.177-196, 2018, Environnement et société, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.26112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage citoyen du métier d'historien : repenser la transition énergétique sans la COP21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des énergies renouvelables en France, 1880-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Nantes, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01969705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets et leurs usages (XIXe-XXIe siècle) : ruptures métaboliques, conflictualités sociales et transitions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ramon Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies techniques (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05491288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies et persistances dans l'histoire des techniques de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III-12, 116 p., 2022, Synergies et persistances dans l'histoire des techniques de l'énergie, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 201 p., 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaël Marrec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse contractuelle Triangle - Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anael-marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5773-7116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">235076953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir la </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page sur le site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire Triangle .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÉMATIQUES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur l’histoire environnementale de l'énergie et de l'industrie à l’époque contemporaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS ACADÉMIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 01/01/2026 : chercheuse contractuelle à Triangle (Sciences Po Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des usages et des expositions aux PFAS d'un site industriel.Dans le cadre du projet interdisciplinaire OPAL : Étude de santé sur la biosurveillance aux PFAS au travail.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats précédents :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023/10-2025/12 : Chercheuse contractuelle au Centre F. Viète (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les transformations énergétiques dans l’estuaire de la Loire : infrastructures, environnements et contestations, 1945-2000Dans le cadre du projet ANR interdisciplinaire Estuer (sociologie, histoire, géographie, sciences politiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022/10 - 2023/09 Chercheuse postdoctorale du Labex DynamiTe au Centre d'histoire sociale des mondes contemporains - Université Paris 1 Panthéon Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la supervision de Judith Rainhorn</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la méthanisation au croisement de la crise de l’énergie et des déchets (1970 - 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022/04 - 2022/07 Chercheuse postdoctorale à l'Université du Québec à Trois-Rivières (Québec),</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">associée au</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre interuniversitaire de recherche sur la science et la technologie (CIRST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politiques d'utilisation énergétique de la biomasse au Québec (années 1970-1990)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la centrale de valorisation énergétiques des déchets urbains Gazmont (1988-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/09-2021/11</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse postdoctorale au Centre François Viète</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la centrale nucléaire du Carnet : entre flux, aménagement et conflits autour d’un estuaire énergétique (1981-1997).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre du groupe interdisciplinaire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021/01-2021/04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse postdoctorale au Science History Institute** (Philadelphie, États-Unis)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de ll’utilisation énergétique des déchets aux États-Unis, 1970-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2016 Contrat doctoral au</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre F. Viète, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des énergies renouvelables en France, 1880-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue en septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements institutionnels :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente du Réseau universitaire de chercheur.e.s en histoire environnementale (RUCHE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Groupe de recherches (GDR) Techniques et production dans l’histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au Centre F. Viète (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au CIRST (UQTR ; UQAM, Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 : Lauréate du prix Paul-André Linteau d'histoire de Montréal pour l'article &amp;quot;Du Biogaz en héritage&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire urbaine/Urban History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et qualifications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Qualification aux postes de Maître de conférence, section 22, &amp;quot;Histoire et civilisations : mondes modernes et contemporains&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Qualification aux postes de Maître de conférence, section 72 &amp;quot;Épistémologie, histoire des sciences et des techniques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2018 Doctorat en Épistémologie, histoire des sciences et des techniques (Université de Nantes, Centre F. Viète)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Pierre Teissier et Dominique Pécaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 Master 2 en Histoire des sciences et des techniques (Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 Diplôme d’ingénieure (École des Mines de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialisation dans le Génie des systèmes énergétiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résidus forestiers aux déchets urbains : Biosyn et la valorisation énergétique de la biomasse au Québec, 1977-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2025) (3), pp.39-64. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1124153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies techniques, entre imaginaires politiques et mobilisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/4 (142), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.142.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transformer les pollutions en dollars » : controverses autour d’une infrastructure verte à Montréal (1986-1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du biogaz en héritage. Mobilisations autour d’un « gisement » d’énergie dans une décharge urbaine (Montréal, 1986–2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (1), pp.257-282. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/uhr-2023-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04769994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La révolution des poubelles » : genèse et transformations d’une start-up de la méthanisation, du militantisme anti-nucléaire au green business (1977-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/4 (117), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.117.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la très longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.207-227. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La centrale nucléaire du Carnet. Un projet contesté des années Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 159 (3), pp.61-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.159.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Histoire de l’énergie et approches systémiques : les synergies et les imaginaires énergétiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Synergies et persistances dans l'histoire des techniques de l'énergie, III.12, pp.5 - 26. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés avec Alain Gras et Charles-François Mathis : approches systémiques en histoire de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95 - 116. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Converters Against Energy Systems? Le Minou’s Ram and the Cattaneo Ondo-Pump in the Frame of French Blue Coal Policy (1925-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03691032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivages et horizons des énergies marines depuis les années 1970. Deux témoignages de chercheurs : Alain Clément et Philippe Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, III (12), pp.127 - 151. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie en durée, mémoire en agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe in transition, Energy, Mobility, Communications (Yves Bouvier & Léonard Laborie (eds.), 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thing : une représentation de l'entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphores, déterminations et temporalités en histoire des techniques. De la mécanique du point à la psychologie des nénuphars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.309 - 338. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.5012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des forces naturelles et imaginaires de l'énergie dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Natures de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Plarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. 2025, 9782348084409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05122066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énergies renouvelables et l'électrification : de l'effacement à l'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouneau, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la fabrique de la transition énergétique : une nouvelle histoire de l'électrification en France et en Europe, de la fin du XIXe au coeur du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.323-342, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nuclear Power Plant in the Loire Estuary: Navigating the Politics of Siting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Per Högselius; Siegrfried Evens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear-Water Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.125-136, 2025, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15572.003.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05145696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des techniques et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino; François-Xavier Guchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iste Wiley, pp.167-188, 2025, 9781789482072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et histoire de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Perez, Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.357-371, 2025, 978-2-271-14628-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy in the History of Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khelfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Perez, Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global History of Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.315-336, 2024, 978-2-503-59151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énergies alternatives... Face aux politiques conservatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la puissance. Une histoire des énergies alternatives à l'âge industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles industrielles dans l’histoire des énergies renouvelables. Récurrence d’un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lamard; Nicolas Stoskopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition énergétique : un concept historique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.177-196, 2018, Environnement et société, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.26112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage citoyen du métier d'historien : repenser la transition énergétique sans la COP21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Teissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des énergies renouvelables en France, 1880-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Nantes, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01969705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets et leurs usages (XIXe-XXIe siècle) : ruptures métaboliques, conflictualités sociales et transitions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ramon Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05509309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142-143, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05491288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies et persistances dans l'histoire des techniques de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III-12, 116 p., 2022, Synergies et persistances dans l'histoire des techniques de l'énergie, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 201 p., 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F866979A"/>
+    <w:nsid w:val="A3193817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anael-marrec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5773-7116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235076953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfv.univ-nantes.fr/activites-de-recherche/axe-3-artefacts-et-systemes-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558099v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khelfaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Marrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1124153ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.142.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/uhr-2023-0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.581" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.5012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Plarier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15572.003.0016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.26112" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01969705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramon Ros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2257" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Claire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anael-marrec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5773-7116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235076953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article13678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfv.univ-nantes.fr/activites-de-recherche/axe-3-artefacts-et-systemes-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558099v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khelfaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Marrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1124153ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.142.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/uhr-2023-0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.117.0081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.581" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.5012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Plarier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15572.003.0016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.26112" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01969705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramon Ros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2257" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Claire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>