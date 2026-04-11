--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -238,165 +238,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme des contentieux sociaux par la loi J21 du 18 novembre 2016</w:t>
+                <w:t xml:space="preserve">Obs. sous CEDH, 12 janvier 2017, n° 74734/14, Saumier contre France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Cappellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20, pp.77</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43-44, pp.1592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527876v1</w:t>
+                <w:t xml:space="preserve">hal-01787976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obs. sous CEDH, 12 janvier 2017, n° 74734/14, Saumier contre France</w:t>
+                <w:t xml:space="preserve">La réforme des contentieux sociaux par la loi J21 du 18 novembre 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Cappellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43-44, pp.1592</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787976v1</w:t>
+                <w:t xml:space="preserve">hal-01527876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 19 janvier 2017, n° 15-16.900</w:t>
               </w:r>
@@ -790,165 +790,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prestations subséquentes à la mort d'un assuré assujetti au régime agricole</w:t>
+                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 8 octobre 2015, n° 14-20.252</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Cappellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 448, pp.Dossier 17</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407213v1</w:t>
+                <w:t xml:space="preserve">hal-01407236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 8 octobre 2015, n° 14-20.252</w:t>
+                <w:t xml:space="preserve">Les prestations subséquentes à la mort d'un assuré assujetti au régime agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Cappellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.47</w:t>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 448, pp.Dossier 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407236v1</w:t>
+                <w:t xml:space="preserve">hal-01407213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 11 février 2016, n° 14-23.244 et n° 15-10.309</w:t>
               </w:r>
@@ -2263,51 +2263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Cappellari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787970v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407221v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407236v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01673934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifjd.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01591606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Cappellari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787970v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407221v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01673934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifjd.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01591606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>