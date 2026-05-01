--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 21 septembre 2017, n° 16-21.934</w:t>
+                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 21 septembre 2017, n° 16-18.088</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Cappellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.1157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787967v1</w:t>
+                <w:t xml:space="preserve">hal-01787970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 21 septembre 2017, n° 16-18.088</w:t>
+                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 21 septembre 2017, n° 16-21.934</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Cappellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.1157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787970v1</w:t>
+                <w:t xml:space="preserve">hal-01787967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obs. sous CEDH, 12 janvier 2017, n° 74734/14, Saumier contre France</w:t>
               </w:r>
@@ -376,234 +376,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 19 janvier 2017, n° 15-16.900</w:t>
+                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 15 septembre 2016, n° 15-26.141</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Cappellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 43-44, pp.1592</w:t>
+              <w:t xml:space="preserve">, 2017, 13-14, pp.1191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787974v1</w:t>
+                <w:t xml:space="preserve">hal-01527877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 2 mars 2017, n° 15-27.523</w:t>
+                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 19 janvier 2017, n° 15-16.900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Cappellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43-44, pp.1592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787972v1</w:t>
+                <w:t xml:space="preserve">hal-01787974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 15 septembre 2016, n° 15-26.141</w:t>
+                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 2 mars 2017, n° 15-27.523</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Cappellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13-14, pp.1191</w:t>
+              <w:t xml:space="preserve">, 2017, 43-44, pp.1592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527877v1</w:t>
+                <w:t xml:space="preserve">hal-01787972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obs. sous Cass. 1re civ., 1er juin 2016, n° 15-17.472 et Cass. 1re civ., 28 septembre 2016, n° 15-16.117</w:t>
               </w:r>
@@ -652,165 +652,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 17 décembre 2015, n° 14-28.312</w:t>
+                <w:t xml:space="preserve">La mort de l'associé dans les sociétés agricoles (droit de la sécurité sociale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Cappellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43-44, pp.51</w:t>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 448, pp.Dossier 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407221v1</w:t>
+                <w:t xml:space="preserve">hal-01407209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort de l'associé dans les sociétés agricoles (droit de la sécurité sociale)</w:t>
+                <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 17 décembre 2015, n° 14-28.312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Cappellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 448, pp.Dossier 16</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43-44, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407209v1</w:t>
+                <w:t xml:space="preserve">hal-01407221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obs. sous Cass. 2e civ., 8 octobre 2015, n° 14-20.252</w:t>
               </w:r>
@@ -2263,51 +2263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Cappellari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787970v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407221v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01673934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifjd.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01591606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Cappellari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787967v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01673934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifjd.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01591606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>