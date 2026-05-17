--- v0 (2026-04-01)
+++ v1 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaëlle Hallé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating galactic fountains in M101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aashiya Anitha Shaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.A252. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of double-peak emission-line galaxies: Rotating discs, bars, or galaxy mergers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V Chilingarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A46. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04241446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central star formation in double-peak, gas-rich radio galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mazzilli Ciraulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03764265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two interacting galaxies hiding as one, revealed by MaNGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mazzilli Ciraulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Yu. Katkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A47. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of fluctuating fuzzy axion haloes on stellar dynamics: a stochastic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A. El-Zant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Halle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (1), pp.877-894. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power spectrum response of large-scale structure in 1D and in 3D: tests of prescriptions for post-collapse dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Nishimichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Taruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (2), pp.1769-1787. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space structure analysis of self-gravitating collisionless spherical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.A8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ridges, undulations & streams in Gaia DR2: Linking the topography of phase-space to the orbital structure of an N-body bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fragkoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Trick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial migration in a stellar galactic disc with thick components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A86. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying stellar radial migration in an N -body simulation: blurring, churning, and the outer regions of galaxy discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 578, pp.A58. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a stellar disk into a boxy bulge: The outside-in part of the Milky Way bulge formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.A122. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of baryonic physics in galaxy simulations: a semi-analytic treatment of the molecular component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A55. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Radial Migration In Galactic Discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Haywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Evolution Across Time,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.810164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas in a system of two interacting galaxies overlapping on the line-of-sight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mazzilli Ciraulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A group of merging galaxies falling onto Abell 2142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aashiya Anitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Gasymov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of baryonic physics in simulations of disc galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmology and Extra-Galactic Astrophysics [astro-ph.CO]. Université Pierre et Marie Curie - Paris VI, 2013. English. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00924468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anaëlle Hallé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating galactic fountains in M101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aashiya Anitha Shaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 703, pp.A252. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of double-peak emission-line galaxies: Rotating discs, bars, or galaxy mergers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V Chilingarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A46. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04241446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central star formation in double-peak, gas-rich radio galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mazzilli Ciraulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03764265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two interacting galaxies hiding as one, revealed by MaNGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mazzilli Ciraulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Yu. Katkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A47. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power spectrum response of large-scale structure in 1D and in 3D: tests of prescriptions for post-collapse dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Nishimichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Taruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bernardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (2), pp.1769-1787. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of fluctuating fuzzy axion haloes on stellar dynamics: a stochastic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A. El-Zant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Halle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (1), pp.877-894. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space structure analysis of self-gravitating collisionless spherical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peirani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.A8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ridges, undulations & streams in Gaia DR2: Linking the topography of phase-space to the orbital structure of an N-body bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fragkoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Trick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial migration in a stellar galactic disc with thick components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A86. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying stellar radial migration in an N -body simulation: blurring, churning, and the outer regions of galaxy discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 578, pp.A58. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a stellar disk into a boxy bulge: The outside-in part of the Milky Way bulge formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.A122. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of baryonic physics in galaxy simulations: a semi-analytic treatment of the molecular component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A55. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Radial Migration In Galactic Discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Haywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Evolution Across Time,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.810164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A group of merging galaxies falling onto Abell 2142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aashiya Anitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Gasymov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas in a system of two interacting galaxies overlapping on the line-of-sight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mazzilli Ciraulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of baryonic physics in simulations of disc galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmology and Extra-Galactic Astrophysics [astro-ph.CO]. Université Pierre et Marie Curie - Paris VI, 2013. English. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00924468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashiya Anitha Shaji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Melchior" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hall&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556351" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04241446v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maschmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Halle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V Chilingarian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Combes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mazzilli Ciraulo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Freundlich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yu. Katkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. El-Zant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Halle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3478" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Nishimichi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Taruya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colombi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bernardeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2878" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975493v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colombi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peirani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fragkoudi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Katz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Trick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Di Matteo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1875" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hall&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Matteo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haywood" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400759v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525612" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o van Damme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322958" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220952" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Matteo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.810164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashiya Anitha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Gasymov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashiya Anitha Shaji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Melchior" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hall&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556351" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04241446v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maschmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Halle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V Chilingarian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Combes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mazzilli Ciraulo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Freundlich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yu. Katkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Nishimichi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Taruya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colombi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bernardeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2878" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. El-Zant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Halle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3478" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975493v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colombi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peirani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fragkoudi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Katz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Trick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Di Matteo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1875" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hall&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Matteo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haywood" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400759v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525612" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o van Damme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322958" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220952" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Matteo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.810164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashiya Anitha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Gasymov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>