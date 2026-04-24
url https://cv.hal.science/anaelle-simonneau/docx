--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -127,295 +127,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
+                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05155910v1</w:t>
+                <w:t xml:space="preserve">insu-05144361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05144361v1</w:t>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
               </w:r>
@@ -453,51 +453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Baragaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 523, pp.168285. </w:t>
@@ -946,51 +946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1054,51 +1054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,338 +1584,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02418207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical insights into spatial and temporal evolution of sediment at catchment scale (Egoutier stream, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+                <w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deonie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104743⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02925859v1</w:t>
+                <w:t xml:space="preserve">insu-02418909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deonie Allen</w:t>
+                <w:t xml:space="preserve">Geochemical insights into spatial and temporal evolution of sediment at catchment scale (Egoutier stream, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marquer</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02418909v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02925859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,51 +2489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record of pharmaceutical products in river sediments: a powerful tool to assess the environmental impact of urban management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3801,338 +3801,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00876012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magny</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Colombaroli</w:t>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.1636-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861167v1</w:t>
+                <w:t xml:space="preserve">insu-00763735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Doyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">D. Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.1636-1645. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.2043-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00763735v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital changes, variation in solar activity and increased anthropogenic activities: controls on the Holocene flood frequency in the Lake Ledro area, Northern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vanniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,77 +5109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,77 +5234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,90 +5359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5484,90 +5484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5609,90 +5609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5903,51 +5903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,77 +6028,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -6287,51 +6287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6421,77 +6421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
@@ -6788,51 +6788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION OF LICIT AND ILLICIT DRUGS SINCE 1980 FROM A SEDIMENTARY ARCHIVE IN THE SEWER NETWORK OF ORLEANS (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7032,277 +7032,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of metal mobility in contaminated sediments using a sequential chemical extraction procedure and a multi-isotopic approach (Zn and Cu)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unprecedented changes in lake functioning in the Anthropocene : assessment of lake ecological trajectories over the last millennium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Millot</w:t>
+                <w:t xml:space="preserve">Belle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Desaulty</w:t>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Perret</w:t>
+                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mertz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552805v1</w:t>
+                <w:t xml:space="preserve">hal-02024640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented changes in lake functioning in the Anthropocene : assessment of lake ecological trajectories over the last millennium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of metal mobility in contaminated sediments using a sequential chemical extraction procedure and a multi-isotopic approach (Zn and Cu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belle Simon</w:t>
+                <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">Anne-Marie Desaulty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
+                <w:t xml:space="preserve">Sébastien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">S. Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024640v1</w:t>
+                <w:t xml:space="preserve">hal-03552805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic geochemistry of Anthropocene sediments in the sewer network of Orléans (France)</w:t>
               </w:r>
@@ -7532,605 +7532,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687379v1</w:t>
+                <w:t xml:space="preserve">hal-04651103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining subfossil Chironomidae and Cladocera remains to evaluate the effect of fish introductions on palaeolimnological records in moutain lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Open Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of subfossil remains in mountain lake sediments to trace the effects of fish introductions on invertebrate communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on the conservation of high mountain lakes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Ceresole, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deonie Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Garel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651103v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fish introductions on the invertebrate communities of mountain lakes : a palaeolimnological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in quaternary entomology and environmental reconstruction with special recognition of the academic contributions of Steve Brooks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
@@ -8379,51 +8379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8998,234 +8998,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of human practices in Europe: timing and impacts Highlights and perspectives from organics in soils and sediments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holocene Erosion Patterns in European Alps Viewed from Lake Sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Arnaud, EDYTEM, May 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401281v1</w:t>
+                <w:t xml:space="preserve">halsde-00878092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Erosion Patterns in European Alps Viewed from Lake Sediment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion of human practices in Europe: timing and impacts Highlights and perspectives from organics in soils and sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Arnaud, EDYTEM, May 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00878092v1</w:t>
+                <w:t xml:space="preserve">hal-01401281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie du dépôt de sédiments dans un bassin de décantation du réseau d’assainissement d'Orléans</w:t>
               </w:r>
@@ -9455,402 +9455,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+                <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès de l’Association Française de Sédimentologie (ASF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, Région indéterminée</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769248v1</w:t>
+                <w:t xml:space="preserve">insu-01288773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">MUltiproxy investigation of human-climate Disturbance interaction in a high altitude catchment using CoUPled bio-geological archives : Results and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01289583v1</w:t>
+                <w:t xml:space="preserve">hal-01790143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Reconstitution du détristisme au cours du néoglaciaire : vers l'identification d'un signal météorologique régional pyrénéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ASF Congress</w:t>
+              <w:t xml:space="preserve">15ème Congrès biannuel de l'ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495738v1</w:t>
+                <w:t xml:space="preserve">hal-01687333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs moléculaires de l'anthropisation : simples traceurs, indicateurs de pollutions, ou polluants ?</w:t>
               </w:r>
@@ -9951,513 +9921,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution du détristisme au cours du néoglaciaire : vers l'identification d'un signal météorologique régional pyrénéen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Courp</w:t>
+                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès biannuel de l'ASF</w:t>
+              <w:t xml:space="preserve">15th ASF Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687333v1</w:t>
+                <w:t xml:space="preserve">hal-02495738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUltiproxy investigation of human-climate Disturbance interaction in a high altitude catchment using CoUPled bio-geological archives : Results and Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Coughlan</w:t>
+                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790143v1</w:t>
+                <w:t xml:space="preserve">insu-01289583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15e Congrès de l’Association Française de Sédimentologie (ASF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288773v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de la paleoseismicité dans l'avant pays alpin français durant l'Holocène à partir de l'identification de glissements gravitaires synchrones dans les lacs glaciaires de vallée et d'altitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Miliacin from broomcorn millet – a fossil molecule of multiple interests for archaeologists and paleoenvironmentalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guyrad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavio Anselmetti</w:t>
+                <w:t xml:space="preserve">Nicolas Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ASF Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Millet Cultivation in the Caucasus from the 6th to the 2nd mill BC: Origin and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495685v1</w:t>
+                <w:t xml:space="preserve">hal-01400923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10479,150 +10479,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cérubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10641,182 +10641,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01289313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miliacin from broomcorn millet – a fossil molecule of multiple interests for archaeologists and paleoenvironmentalists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Reconstitution de la paleoseismicité dans l'avant pays alpin français durant l'Holocène à partir de l'identification de glissements gravitaires synchrones dans les lacs glaciaires de vallée et d'altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bossard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+                <w:t xml:space="preserve">Flavio Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millet Cultivation in the Caucasus from the 6th to the 2nd mill BC: Origin and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">15th ASF Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400923v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des stocks et de la dynamique sédimentaire dans les lacs de barrages naturels et artificiels en fonction de leurs usages et de leurs contextes géomorphologiques</w:t>
               </w:r>
@@ -10841,51 +10841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10927,51 +10927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortèges moléculaires liés aux activités pastorales : tentative de calibration quantitative dans les sédiments de la tourbière Orry De Théo (Obersavtoire Homme Milieu Haut Vicdessos, Pyrénées ariégeoises, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cérubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11516,277 +11516,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification régionale du cycle de l'érosion (2eme s. av. - 4eme s. ap. j.-c.) dans les Alpes : une définition locale de l'anthropocène ?</w:t>
+                <w:t xml:space="preserve">A large-scale erosion anomaly (2nd c. BC- 4th c. AD) in NW Alps: a locally-defined onset of the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00933741v1</w:t>
+                <w:t xml:space="preserve">halsde-00931923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale erosion anomaly (2nd c. BC- 4th c. AD) in NW Alps: a locally-defined onset of the Anthropocene</w:t>
+                <w:t xml:space="preserve">Modification régionale du cycle de l'érosion (2eme s. av. - 4eme s. ap. j.-c.) dans les Alpes : une définition locale de l'anthropocène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Billaud</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Goa, India</w:t>
+              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00931923v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00933741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques agricoles et diffusion du millet cultivé dans l'arc alpin : une approche moléculaire (lac Ledro, Italie et lacs le Bourget et Paladru, France).</w:t>
               </w:r>
@@ -11824,51 +11824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
@@ -12667,90 +12667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12917,51 +12917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution du carbone organique dans le sédiment d'interface de l'étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13042,90 +13042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13292,103 +13292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Chironomidae and Cladocera in sediment records to evaluate ecosystem effects of fish introduction in four mountain lakes of the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Functional Ecology and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Auzeville-Tolosane, France. 2017</w:t>
@@ -13594,51 +13594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France. </w:t>
@@ -13846,77 +13846,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t>
@@ -14001,51 +14001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia V. Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14273,51 +14273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submarine Mass Movements and their Consequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V, pp.341-349, 2015, 978-3-319-20978-4. </w:t>
@@ -15036,51 +15036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.1c00697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04888916v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon R. Phoenix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0409-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01532922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bichet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Massa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cpd-11-5401-2015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanniere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wirth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815356v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Wirth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-825-2013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B. Wirth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joannin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1193-2013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115426v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cpd-8-3205-2012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Mahler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14497" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Ollivier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552730v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551954v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benkaddour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zouzou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401281v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769248v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coughlan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495685v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112200v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933741v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00707166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2162-3_23" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01664886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161010v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouve Guillaume" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkaddour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207939v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240867v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20979-1_34" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790138v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdereau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805471v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2046" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.1c00697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04888916v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon R. Phoenix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0409-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01532922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bichet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Massa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cpd-11-5401-2015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanniere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wirth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815356v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Wirth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-825-2013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B. Wirth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joannin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1193-2013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115426v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cpd-8-3205-2012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Mahler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14497" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552805v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660942v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Ollivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552730v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551954v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benkaddour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zouzou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401281v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coughlan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769248v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495685v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyrad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112200v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00707166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2162-3_23" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01664886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161010v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouve Guillaume" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkaddour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207939v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240867v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20979-1_34" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790138v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdereau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805471v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2046" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>