--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -127,295 +127,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05144361v1</w:t>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05155910v1</w:t>
+                <w:t xml:space="preserve">insu-05144361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
               </w:r>
@@ -453,51 +453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Baragaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 523, pp.168285. </w:t>
@@ -946,51 +946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1054,51 +1054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,740 +1182,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t>
+                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100238⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02507329v1</w:t>
+                <w:t xml:space="preserve">insu-02418207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 228, </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02418207v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02507329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deonie Allen</w:t>
+                <w:t xml:space="preserve">Geochemical insights into spatial and temporal evolution of sediment at catchment scale (Egoutier stream, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marquer</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02418909v1</w:t>
+                <w:t xml:space="preserve">insu-02925859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical insights into spatial and temporal evolution of sediment at catchment scale (Egoutier stream, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+                <w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deonie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 122, pp.104743. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02925859v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02418909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,256 +1986,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03161717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Allen</w:t>
+                <w:t xml:space="preserve">Des contaminants venus d'ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deonie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02109784v2</w:t>
+                <w:t xml:space="preserve">insu-02299176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des contaminants venus d'ailleurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deonie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernon Phoenix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Durántez Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.339-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0335-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02299176v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02109784v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle Atlas Mountains inferred from microscale sedimentological and geochemical analyses of lake sediments</w:t>
               </w:r>
@@ -2355,51 +2355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deonie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2407,51 +2407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernon R. Phoenix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Durántez Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.679-679. </w:t>
@@ -2489,51 +2489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record of pharmaceutical products in river sediments: a powerful tool to assess the environmental impact of urban management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4069,295 +4069,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital changes, variation in solar activity and increased anthropogenic activities: controls on the Holocene flood frequency in the Lake Ledro area, Northern Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Magny</w:t>
+                <w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Joannin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Wirth</w:t>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (3), pp.1193-1209. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-9-1193-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115429v1</w:t>
+                <w:t xml:space="preserve">insu-00907274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orbital changes, variation in solar activity and increased anthropogenic activities: controls on the Holocene flood frequency in the Lake Ledro area, Northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vanniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1193-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1193-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00907274v1</w:t>
+                <w:t xml:space="preserve">hal-01115429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary distinction of mass-movements and flood induced deposits in lacustrine environments : implications for Holocene palaeohydrology and associated natural hazards (Lake Ledro, Southern Alps, Italy)</w:t>
               </w:r>
@@ -4516,51 +4516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4628,51 +4628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,77 +5109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,77 +5234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,90 +5359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5484,90 +5484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5603,295 +5603,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+                <w:t xml:space="preserve">Application of iron-based nanoparticles in French wetland ecosystems: reactivity, iron transformation and pharmaceutical removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Veselská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baragaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Kašlík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.14497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446839v1</w:t>
+                <w:t xml:space="preserve">hal-05560271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of iron-based nanoparticles in French wetland ecosystems: reactivity, iron transformation and pharmaceutical removal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Veselská</w:t>
+                <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josef Kašlík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2023.14497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560271v1</w:t>
+                <w:t xml:space="preserve">hal-05446839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse hydrologique d'un cours d'eau en contexte périurbain et implication dans le transport particulaire en contextes forestier vs urbain (cas de l'Egoutier, Loiret, France)</w:t>
               </w:r>
@@ -5903,51 +5903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,77 +6028,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -6287,51 +6287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6421,77 +6421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
@@ -6529,51 +6529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6788,90 +6788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION OF LICIT AND ILLICIT DRUGS SINCE 1980 FROM A SEDIMENTARY ARCHIVE IN THE SEWER NETWORK OF ORLEANS (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6913,103 +6913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugita S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
@@ -7032,320 +7032,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented changes in lake functioning in the Anthropocene : assessment of lake ecological trajectories over the last millennium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of metal mobility in contaminated sediments using a sequential chemical extraction procedure and a multi-isotopic approach (Zn and Cu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belle Simon</w:t>
+                <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">Anne-Marie Desaulty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
+                <w:t xml:space="preserve">Sébastien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">S. Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024640v1</w:t>
+                <w:t xml:space="preserve">hal-03552805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of metal mobility in contaminated sediments using a sequential chemical extraction procedure and a multi-isotopic approach (Zn and Cu)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unprecedented changes in lake functioning in the Anthropocene : assessment of lake ecological trajectories over the last millennium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Millot</w:t>
+                <w:t xml:space="preserve">Belle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Desaulty</w:t>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Perret</w:t>
+                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mertz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552805v1</w:t>
+                <w:t xml:space="preserve">hal-02024640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic geochemistry of Anthropocene sediments in the sewer network of Orléans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,64 +7413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of a decantation tank in the sewer network of Orléans (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7551,51 +7551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7657,480 +7657,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining subfossil Chironomidae and Cladocera remains to evaluate the effect of fish introductions on palaeolimnological records in moutain lakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deonie Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660942v1</w:t>
+                <w:t xml:space="preserve">hal-01687379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of subfossil remains in mountain lake sediments to trace the effects of fish introductions on invertebrate communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Combining subfossil Chironomidae and Cladocera remains to evaluate the effect of fish introductions on palaeolimnological records in moutain lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on the conservation of high mountain lakes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Ceresole, Italy</w:t>
+              <w:t xml:space="preserve">5th Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660922v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deonie Allen</w:t>
+                <w:t xml:space="preserve">On the use of subfossil remains in mountain lake sediments to trace the effects of fish introductions on invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Meeting on the conservation of high mountain lakes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Ceresole, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687379v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fish introductions on the invertebrate communities of mountain lakes : a palaeolimnological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in quaternary entomology and environmental reconstruction with special recognition of the academic contributions of Steve Brooks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
@@ -8373,402 +8373,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Recent hydrological variability and extreme precipitation events in Moroccan Middle-Atlas mountains: micro-scale analyses of lacustrine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Adallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélina Belli</w:t>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Benkaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689665v1</w:t>
+                <w:t xml:space="preserve">hal-03551954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédimentologie, stratigraphie et chronologie du remplissage d'un bassin de décantation du réseau d'assainissement de l'agglomération d'Orléans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689656v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent hydrological variability and extreme precipitation events in Moroccan Middle-Atlas mountains: micro-scale analyses of lacustrine sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdel Benkaddour</w:t>
+                <w:t xml:space="preserve">Sédimentologie, stratigraphie et chronologie du remplissage d'un bassin de décantation du réseau d'assainissement de l'agglomération d'Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551954v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the geometry and nature of sediments trapped in either natural or artificial dam lakes in contrasted drainage basins from Western Europe (French Massif Central and Pyrenees)</w:t>
               </w:r>
@@ -9129,51 +9129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of human practices in Europe: timing and impacts Highlights and perspectives from organics in soils and sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9211,77 +9211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie du dépôt de sédiments dans un bassin de décantation du réseau d’assainissement d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9336,64 +9336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of adecantation tank in the sewer network of Orléans (France): new perspectives on the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9455,898 +9455,898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15th ASF Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288773v1</w:t>
+                <w:t xml:space="preserve">hal-02495738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUltiproxy investigation of human-climate Disturbance interaction in a high altitude catchment using CoUPled bio-geological archives : Results and Perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstitution du détristisme au cours du néoglaciaire : vers l'identification d'un signal météorologique régional pyrénéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès biannuel de l'ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790143v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution du détristisme au cours du néoglaciaire : vers l'identification d'un signal météorologique régional pyrénéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Courp</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès biannuel de l'ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">15e Congrès de l’Association Française de Sédimentologie (ASF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687333v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs moléculaires de l'anthropisation : simples traceurs, indicateurs de pollutions, ou polluants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689682v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01289583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomarqueurs moléculaires de l'anthropisation : simples traceurs, indicateurs de pollutions, ou polluants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ASF Congress</w:t>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495738v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01289583v1</w:t>
+                <w:t xml:space="preserve">insu-01288773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+                <w:t xml:space="preserve">MUltiproxy investigation of human-climate Disturbance interaction in a high altitude catchment using CoUPled bio-geological archives : Results and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès de l’Association Française de Sédimentologie (ASF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769248v1</w:t>
+                <w:t xml:space="preserve">hal-01790143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miliacin from broomcorn millet – a fossil molecule of multiple interests for archaeologists and paleoenvironmentalists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10354,51 +10354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millet Cultivation in the Caucasus from the 6th to the 2nd mill BC: Origin and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
@@ -10427,103 +10427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
@@ -10591,51 +10591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cérubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10716,51 +10716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10979,51 +10979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
@@ -11065,64 +11065,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthoxyserratènes : nouvel outil permettant de suivre l’évolution des forêts de conifères dans le bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11673,51 +11673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11785,51 +11785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques agricoles et diffusion du millet cultivé dans l'arc alpin : une approche moléculaire (lac Ledro, Italie et lacs le Bourget et Paladru, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12667,90 +12667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12917,51 +12917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution du carbone organique dans le sédiment d'interface de l'étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13042,90 +13042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13167,51 +13167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVIRONMENTAL AND ANTHROPIC CONTROLS ON SEDIMENTS AND BIOMARKER DEPOSITION IN A DECANTATION TANK (ORLEANS, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13292,103 +13292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Chironomidae and Cladocera in sediment records to evaluate ecosystem effects of fish introduction in four mountain lakes of the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Functional Ecology and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Auzeville-Tolosane, France. 2017</w:t>
@@ -13594,51 +13594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France. </w:t>
@@ -13820,51 +13820,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14001,51 +14001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia V. Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14148,51 +14148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Adallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Region under Climate Change La méditerranée face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.57-69, 2016</w:t>
@@ -14273,51 +14273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submarine Mass Movements and their Consequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V, pp.341-349, 2015, 978-3-319-20978-4. </w:t>
@@ -14426,51 +14426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15036,51 +15036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.1c00697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04888916v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon R. Phoenix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0409-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01532922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bichet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Massa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cpd-11-5401-2015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanniere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wirth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815356v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Wirth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-825-2013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B. Wirth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joannin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1193-2013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115426v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cpd-8-3205-2012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Mahler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14497" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552805v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660942v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Ollivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552730v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551954v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benkaddour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zouzou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401281v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coughlan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769248v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495685v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyrad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112200v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00707166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2162-3_23" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01664886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161010v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouve Guillaume" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkaddour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207939v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240867v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20979-1_34" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790138v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdereau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805471v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2046" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03567916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.1c00697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04888916v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon R. Phoenix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0409-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01532922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.05.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bichet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Massa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cpd-11-5401-2015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanniere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wirth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815356v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Wirth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-825-2013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B. Wirth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115429v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joannin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1193-2013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115426v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cpd-8-3205-2012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Mahler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14497" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Ollivier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552730v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551954v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benkaddour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zouzou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401281v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769248v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689682v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coughlan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495685v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyrad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112200v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00707166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2162-3_23" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01664886v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161010v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouve Guillaume" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkaddour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207939v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240867v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20979-1_34" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790138v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdereau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805471v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2046" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>