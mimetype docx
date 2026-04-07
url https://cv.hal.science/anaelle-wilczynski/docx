--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1141,261 +1141,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-Envy-Freeness in Roommate Matchings</w:t>
+                <w:t xml:space="preserve">Fair Rent Division on a Budget Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptistin Coutance</w:t>
+                <w:t xml:space="preserve">Stéphane Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasanna Maddila</w:t>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Wilczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Krakow (Cracovie), Poland. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA230308⟩</w:t>
+              <w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Polish Artificial Intelligence Society (PSSI), Sep 2023, Kraków, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/faia230253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239712v1</w:t>
+                <w:t xml:space="preserve">hal-04261690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Rent Division on a Budget Revisited</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rank-Envy-Freeness in Roommate Matchings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umberto Grandi</w:t>
+                <w:t xml:space="preserve">Baptistin Coutance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lang</w:t>
+                <w:t xml:space="preserve">Prasanna Maddila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Wilczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Polish Artificial Intelligence Society (PSSI), Sep 2023, Kraków, Poland. </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Krakow (Cracovie), Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/faia230253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FAIA230308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261690v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'Équité via la Sélection en Séquence pour l'Allocation de Biens Indivisibles</w:t>
               </w:r>
@@ -1565,235 +1565,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Fairness and Optimality when Selecting and Allocating Projects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+                <w:t xml:space="preserve">On Fairness via Picking Sequences in Allocation of Indivisible Goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Wilczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Joint Conference on Artificial Intelligence (IJCAI 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2021/6⟩</w:t>
+              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory (ADT-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France. pp.258-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87756-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312854v1</w:t>
+                <w:t xml:space="preserve">hal-03406848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fairness via Picking Sequences in Allocation of Indivisible Goods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lesca</w:t>
+                <w:t xml:space="preserve">Combining Fairness and Optimality when Selecting and Allocating Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Wilczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Algorithmic Decision Theory (ADT-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France. pp.258-272, </w:t>
+              <w:t xml:space="preserve">30th International Joint Conference on Artificial Intelligence (IJCAI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.38-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87756-9_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2021/6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406848v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of Opinion Polls to Influence Iterative Elections</w:t>
               </w:r>
@@ -2588,51 +2588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Wilczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Journées Francophones sur la Planification, la Décision et l'Apprentissage (JFPDA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3433,51 +3433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brandt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bullinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Surugue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251226" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jochen Micheel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240908" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia240909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maass" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Coutance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Maddila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Airiau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia230253" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Baumeister" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Selker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v33i01.33012205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35389-6_8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99660-8_19" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/31" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1423" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03222104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLED073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brandt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bullinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Surugue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251226" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jochen Micheel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240908" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia240909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maass" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Airiau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia230253" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Coutance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Maddila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_17" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Baumeister" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Selker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v33i01.33012205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35389-6_8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99660-8_19" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/31" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1423" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03222104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLED073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>