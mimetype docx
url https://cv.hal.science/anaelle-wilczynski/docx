--- v1 (2026-04-07)
+++ v2 (2026-05-26)
@@ -1141,261 +1141,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Rent Division on a Budget Revisited</w:t>
+                <w:t xml:space="preserve">Rank-Envy-Freeness in Roommate Matchings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Airiau</w:t>
+                <w:t xml:space="preserve">Baptistin Coutance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gilbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lang</w:t>
+                <w:t xml:space="preserve">Prasanna Maddila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Wilczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Polish Artificial Intelligence Society (PSSI), Sep 2023, Kraków, Poland. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/faia230253⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Krakow (Cracovie), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA230308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261690v1</w:t>
+                <w:t xml:space="preserve">hal-04239712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-Envy-Freeness in Roommate Matchings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fair Rent Division on a Budget Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptistin Coutance</w:t>
+                <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasanna Maddila</w:t>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Wilczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Krakow (Cracovie), Poland. </w:t>
+              <w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Polish Artificial Intelligence Society (PSSI), Sep 2023, Kraków, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA230308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/faia230253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239712v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'Équité via la Sélection en Séquence pour l'Allocation de Biens Indivisibles</w:t>
               </w:r>
@@ -2588,51 +2588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Wilczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Journées Francophones sur la Planification, la Décision et l'Apprentissage (JFPDA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3433,51 +3433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brandt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bullinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Surugue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251226" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jochen Micheel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240908" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia240909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maass" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Airiau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia230253" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Coutance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Maddila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_17" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Baumeister" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Selker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v33i01.33012205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35389-6_8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99660-8_19" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/31" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1423" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03222104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLED073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brandt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Wilczynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.15305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bullinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Surugue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251226" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jochen Micheel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Wilczynski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240908" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia240909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maass" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Coutance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Maddila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Airiau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia230253" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_17" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Baumeister" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kathrin Selker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v33i01.33012205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35389-6_8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99660-8_19" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/31" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1423" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03222104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLED073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>